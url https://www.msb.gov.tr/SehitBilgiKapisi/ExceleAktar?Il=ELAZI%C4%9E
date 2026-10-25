--- v0 (2026-08-20)
+++ v1 (2026-10-25)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="SehitBilgiKapisi" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1337" uniqueCount="1337">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1338" uniqueCount="1338">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>AD SOYAD</t>
   </si>
   <si>
     <t>BABA ADI</t>
   </si>
   <si>
     <t>LAKABI</t>
   </si>
   <si>
     <t xml:space="preserve">DOĞUM TARİHİ </t>
   </si>
   <si>
     <t>İL</t>
   </si>
   <si>
     <t>İLÇE</t>
   </si>
   <si>
     <t>MAHALLE - KÖY</t>
   </si>
   <si>
@@ -2808,54 +2808,57 @@
   <si>
     <t>ÇATALCA MUHAREBESİ</t>
   </si>
   <si>
     <t>ALİMAHOOĞULLARINDAN</t>
   </si>
   <si>
     <t>ŞAVALUŞAĞI</t>
   </si>
   <si>
     <t>18/12/1330</t>
   </si>
   <si>
     <t>BALIKLI MUHAREBESİ</t>
   </si>
   <si>
     <t>SIĞINDEREDE</t>
   </si>
   <si>
     <t>MANSUR</t>
   </si>
   <si>
     <t>ALİKELEŞOĞULLARINDAN</t>
   </si>
   <si>
+    <t>ÖRGÜLÜ</t>
+  </si>
+  <si>
     <t>18/12/1338</t>
   </si>
   <si>
-    <t>DARANİ MÜSADEMESİNDE</t>
+    <t>DAZLI MÜSADEMESİ</t>
   </si>
   <si>
     <t>MİCİNGİRD MUHAREBESİ</t>
   </si>
   <si>
     <t>GANİKOĞULLARINDAN</t>
   </si>
   <si>
     <t>27/11/1332</t>
   </si>
   <si>
     <t>02/11/1330</t>
   </si>
   <si>
     <t>HANEGE SIRTLARINDA</t>
   </si>
   <si>
     <t>ZİYAOĞULLARINDAN</t>
   </si>
   <si>
     <t>20/09/1330</t>
   </si>
   <si>
     <t>27/08/1330</t>
   </si>
@@ -27054,87 +27057,87 @@
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0">
         <v>67488</v>
       </c>
       <c r="B371" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C371" s="0" t="s">
         <v>932</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>25</v>
       </c>
       <c r="H371" s="0" t="s">
-        <v>167</v>
+        <v>934</v>
       </c>
       <c r="I371" s="0" t="s">
-        <v>167</v>
+        <v>22</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K371" s="0" t="s">
         <v>39</v>
       </c>
       <c r="L371" s="0" t="s">
-        <v>167</v>
+        <v>22</v>
       </c>
       <c r="M371" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="N371" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="O371" s="0" t="s">
-        <v>167</v>
+        <v>22</v>
       </c>
       <c r="P371" s="0" t="s">
-        <v>167</v>
+        <v>22</v>
       </c>
       <c r="Q371" s="0" t="s">
-        <v>167</v>
+        <v>22</v>
       </c>
       <c r="R371" s="0" t="s">
-        <v>167</v>
+        <v>22</v>
       </c>
       <c r="S371" s="0" t="s">
-        <v>167</v>
+        <v>22</v>
       </c>
       <c r="T371" s="0" t="s">
-        <v>167</v>
+        <v>22</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0">
         <v>67928</v>
       </c>
       <c r="B372" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>21</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>143</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>180</v>
       </c>
       <c r="H372" s="0" t="s">
@@ -27258,110 +27261,110 @@
       <c r="F374" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H374" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I374" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K374" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L374" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M374" s="0" t="s">
         <v>383</v>
       </c>
       <c r="N374" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="O374" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P374" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q374" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R374" s="0" t="s">
         <v>189</v>
       </c>
       <c r="S374" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T374" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0">
         <v>67931</v>
       </c>
       <c r="B375" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>21</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H375" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I375" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K375" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L375" s="0" t="s">
         <v>106</v>
       </c>
       <c r="M375" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="N375" s="0" t="s">
         <v>167</v>
       </c>
       <c r="O375" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P375" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q375" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R375" s="0" t="s">
         <v>62</v>
       </c>
       <c r="S375" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T375" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0">
@@ -27379,113 +27382,113 @@
       <c r="E376" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H376" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I376" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K376" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L376" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M376" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="N376" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="O376" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P376" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q376" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R376" s="0" t="s">
         <v>189</v>
       </c>
       <c r="S376" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T376" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0">
         <v>67933</v>
       </c>
       <c r="B377" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C377" s="0" t="s">
         <v>21</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H377" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I377" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K377" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L377" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M377" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="N377" s="0" t="s">
         <v>167</v>
       </c>
       <c r="O377" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P377" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q377" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R377" s="0" t="s">
         <v>189</v>
       </c>
       <c r="S377" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T377" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0">
@@ -27503,86 +27506,86 @@
       <c r="E378" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H378" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I378" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K378" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L378" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M378" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="N378" s="0" t="s">
         <v>177</v>
       </c>
       <c r="O378" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P378" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q378" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R378" s="0" t="s">
         <v>189</v>
       </c>
       <c r="S378" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T378" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0">
         <v>68752</v>
       </c>
       <c r="B379" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C379" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>347</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>25</v>
       </c>
       <c r="H379" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I379" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K379" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L379" s="0" t="s">
         <v>175</v>
       </c>
@@ -27627,51 +27630,51 @@
       <c r="E380" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>25</v>
       </c>
       <c r="H380" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I380" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K380" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L380" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M380" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="N380" s="0" t="s">
         <v>177</v>
       </c>
       <c r="O380" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P380" s="0" t="s">
         <v>172</v>
       </c>
       <c r="Q380" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R380" s="0" t="s">
         <v>358</v>
       </c>
       <c r="S380" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T380" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0">
@@ -27724,78 +27727,78 @@
       </c>
       <c r="Q381" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R381" s="0" t="s">
         <v>110</v>
       </c>
       <c r="S381" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T381" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0">
         <v>69375</v>
       </c>
       <c r="B382" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C382" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>180</v>
       </c>
       <c r="H382" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I382" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>255</v>
       </c>
       <c r="K382" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L382" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M382" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="N382" s="0" t="s">
         <v>576</v>
       </c>
       <c r="O382" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P382" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q382" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R382" s="0" t="s">
         <v>189</v>
       </c>
       <c r="S382" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T382" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0">
@@ -27813,54 +27816,54 @@
       <c r="E383" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G383" s="0" t="s">
         <v>25</v>
       </c>
       <c r="H383" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I383" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K383" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L383" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M383" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="N383" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="O383" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P383" s="0" t="s">
         <v>172</v>
       </c>
       <c r="Q383" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R383" s="0" t="s">
         <v>547</v>
       </c>
       <c r="S383" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T383" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0">
         <v>69377</v>
       </c>
       <c r="B384" s="0" t="s">
@@ -27937,51 +27940,51 @@
       <c r="E385" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H385" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I385" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K385" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L385" s="0" t="s">
         <v>106</v>
       </c>
       <c r="M385" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="N385" s="0" t="s">
         <v>167</v>
       </c>
       <c r="O385" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P385" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q385" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R385" s="0" t="s">
         <v>199</v>
       </c>
       <c r="S385" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T385" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0">
@@ -28002,51 +28005,51 @@
       <c r="F386" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H386" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I386" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K386" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L386" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M386" s="0" t="s">
         <v>854</v>
       </c>
       <c r="N386" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="O386" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P386" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q386" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R386" s="0" t="s">
         <v>358</v>
       </c>
       <c r="S386" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T386" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0">
         <v>69380</v>
       </c>
       <c r="B387" s="0" t="s">
@@ -28188,51 +28191,51 @@
       <c r="F389" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G389" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H389" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I389" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K389" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L389" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M389" s="0" t="s">
         <v>435</v>
       </c>
       <c r="N389" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="O389" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P389" s="0" t="s">
         <v>33</v>
       </c>
       <c r="Q389" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R389" s="0" t="s">
         <v>315</v>
       </c>
       <c r="S389" s="0" t="s">
         <v>43</v>
       </c>
       <c r="T389" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0">
         <v>70383</v>
       </c>
       <c r="B390" s="0" t="s">
@@ -28247,51 +28250,51 @@
       <c r="E390" s="0" t="s">
         <v>143</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H390" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I390" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J390" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K390" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L390" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M390" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="N390" s="0" t="s">
         <v>314</v>
       </c>
       <c r="O390" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P390" s="0" t="s">
         <v>33</v>
       </c>
       <c r="Q390" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R390" s="0" t="s">
         <v>315</v>
       </c>
       <c r="S390" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T390" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0">
@@ -28309,207 +28312,207 @@
       <c r="E391" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F391" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G391" s="0" t="s">
         <v>213</v>
       </c>
       <c r="H391" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I391" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K391" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L391" s="0" t="s">
         <v>127</v>
       </c>
       <c r="M391" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="N391" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="O391" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P391" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="Q391" s="0" t="s">
         <v>54</v>
       </c>
       <c r="R391" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="S391" s="0" t="s">
         <v>167</v>
       </c>
       <c r="T391" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0">
         <v>71009</v>
       </c>
       <c r="B392" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C392" s="0" t="s">
         <v>674</v>
       </c>
       <c r="D392" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E392" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G392" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H392" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I392" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J392" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K392" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L392" s="0" t="s">
         <v>106</v>
       </c>
       <c r="M392" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="N392" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="O392" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P392" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q392" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R392" s="0" t="s">
         <v>477</v>
       </c>
       <c r="S392" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T392" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0">
         <v>71097</v>
       </c>
       <c r="B393" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C393" s="0" t="s">
         <v>208</v>
       </c>
       <c r="D393" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E393" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F393" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>195</v>
       </c>
       <c r="H393" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="I393" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J393" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K393" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L393" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M393" s="0" t="s">
         <v>912</v>
       </c>
       <c r="N393" s="0" t="s">
         <v>910</v>
       </c>
       <c r="O393" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P393" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q393" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R393" s="0" t="s">
         <v>178</v>
       </c>
       <c r="S393" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T393" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0">
         <v>71110</v>
       </c>
       <c r="B394" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C394" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="D394" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E394" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F394" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G394" s="0" t="s">
         <v>213</v>
       </c>
       <c r="H394" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I394" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J394" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K394" s="0" t="s">
         <v>27</v>
       </c>
@@ -28530,143 +28533,143 @@
       </c>
       <c r="Q394" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R394" s="0" t="s">
         <v>148</v>
       </c>
       <c r="S394" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T394" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0">
         <v>71763</v>
       </c>
       <c r="B395" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C395" s="0" t="s">
         <v>782</v>
       </c>
       <c r="D395" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="E395" s="0" t="s">
         <v>174</v>
       </c>
       <c r="F395" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G395" s="0" t="s">
         <v>455</v>
       </c>
       <c r="H395" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="I395" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K395" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L395" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M395" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="N395" s="0" t="s">
         <v>177</v>
       </c>
       <c r="O395" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P395" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q395" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R395" s="0" t="s">
         <v>189</v>
       </c>
       <c r="S395" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T395" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0">
         <v>71801</v>
       </c>
       <c r="B396" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C396" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D396" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="E396" s="0" t="s">
         <v>317</v>
       </c>
       <c r="F396" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G396" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H396" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I396" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K396" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L396" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M396" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="N396" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="O396" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P396" s="0" t="s">
         <v>33</v>
       </c>
       <c r="Q396" s="0" t="s">
         <v>63</v>
       </c>
       <c r="R396" s="0" t="s">
         <v>219</v>
       </c>
       <c r="S396" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T396" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0">
         <v>71919</v>
       </c>
       <c r="B397" s="0" t="s">
@@ -28681,148 +28684,148 @@
       <c r="E397" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F397" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G397" s="0" t="s">
         <v>213</v>
       </c>
       <c r="H397" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I397" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K397" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L397" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M397" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="N397" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="O397" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P397" s="0" t="s">
         <v>33</v>
       </c>
       <c r="Q397" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R397" s="0" t="s">
         <v>315</v>
       </c>
       <c r="S397" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T397" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0">
         <v>72269</v>
       </c>
       <c r="B398" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C398" s="0" t="s">
         <v>120</v>
       </c>
       <c r="D398" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="E398" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F398" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G398" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H398" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I398" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K398" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L398" s="0" t="s">
         <v>106</v>
       </c>
       <c r="M398" s="0" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="N398" s="0" t="s">
         <v>183</v>
       </c>
       <c r="O398" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P398" s="0" t="s">
         <v>109</v>
       </c>
       <c r="Q398" s="0" t="s">
         <v>110</v>
       </c>
       <c r="R398" s="0" t="s">
         <v>204</v>
       </c>
       <c r="S398" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T398" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0">
         <v>72398</v>
       </c>
       <c r="B399" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C399" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="D399" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="E399" s="0" t="s">
         <v>347</v>
       </c>
       <c r="F399" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G399" s="0" t="s">
         <v>213</v>
       </c>
       <c r="H399" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I399" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K399" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L399" s="0" t="s">
         <v>175</v>
       </c>
@@ -28837,146 +28840,146 @@
       </c>
       <c r="P399" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q399" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R399" s="0" t="s">
         <v>245</v>
       </c>
       <c r="S399" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T399" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0">
         <v>72419</v>
       </c>
       <c r="B400" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C400" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="D400" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E400" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F400" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G400" s="0" t="s">
         <v>25</v>
       </c>
       <c r="H400" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="I400" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K400" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L400" s="0" t="s">
         <v>106</v>
       </c>
       <c r="M400" s="0" t="s">
         <v>745</v>
       </c>
       <c r="N400" s="0" t="s">
         <v>422</v>
       </c>
       <c r="O400" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P400" s="0" t="s">
         <v>63</v>
       </c>
       <c r="Q400" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R400" s="0" t="s">
         <v>62</v>
       </c>
       <c r="S400" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T400" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0">
         <v>72642</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="C401" s="0" t="s">
         <v>167</v>
       </c>
       <c r="D401" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E401" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F401" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G401" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H401" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I401" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>83</v>
       </c>
       <c r="K401" s="0" t="s">
         <v>387</v>
       </c>
       <c r="L401" s="0" t="s">
         <v>167</v>
       </c>
       <c r="M401" s="0" t="s">
         <v>388</v>
       </c>
       <c r="N401" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="O401" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P401" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q401" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R401" s="0" t="s">
         <v>31</v>
       </c>
       <c r="S401" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T401" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0">
         <v>72753</v>
       </c>
       <c r="B402" s="0" t="s">
@@ -29056,51 +29059,51 @@
       <c r="F403" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G403" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H403" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I403" s="0" t="s">
         <v>297</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K403" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L403" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M403" s="0" t="s">
         <v>253</v>
       </c>
       <c r="N403" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="O403" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P403" s="0" t="s">
         <v>112</v>
       </c>
       <c r="Q403" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R403" s="0" t="s">
         <v>193</v>
       </c>
       <c r="S403" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T403" s="0" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0">
         <v>73083</v>
       </c>
       <c r="B404" s="0" t="s">
@@ -29177,86 +29180,86 @@
       <c r="E405" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F405" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G405" s="0" t="s">
         <v>268</v>
       </c>
       <c r="H405" s="0" t="s">
         <v>335</v>
       </c>
       <c r="I405" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K405" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L405" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M405" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="N405" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="O405" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P405" s="0" t="s">
         <v>33</v>
       </c>
       <c r="Q405" s="0" t="s">
         <v>63</v>
       </c>
       <c r="R405" s="0" t="s">
         <v>148</v>
       </c>
       <c r="S405" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T405" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0">
         <v>72905</v>
       </c>
       <c r="B406" s="0" t="s">
         <v>459</v>
       </c>
       <c r="C406" s="0" t="s">
         <v>448</v>
       </c>
       <c r="D406" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="E406" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F406" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G406" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H406" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I406" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K406" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L406" s="0" t="s">
         <v>175</v>
       </c>
@@ -29274,63 +29277,63 @@
       </c>
       <c r="Q406" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R406" s="0" t="s">
         <v>178</v>
       </c>
       <c r="S406" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T406" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0">
         <v>73268</v>
       </c>
       <c r="B407" s="0" t="s">
         <v>459</v>
       </c>
       <c r="C407" s="0" t="s">
         <v>21</v>
       </c>
       <c r="D407" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="E407" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F407" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G407" s="0" t="s">
         <v>195</v>
       </c>
       <c r="H407" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="I407" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K407" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L407" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M407" s="0" t="s">
         <v>323</v>
       </c>
       <c r="N407" s="0" t="s">
         <v>276</v>
       </c>
       <c r="O407" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P407" s="0" t="s">
         <v>167</v>
       </c>
@@ -29392,237 +29395,237 @@
       </c>
       <c r="O408" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P408" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q408" s="0" t="s">
         <v>109</v>
       </c>
       <c r="R408" s="0" t="s">
         <v>189</v>
       </c>
       <c r="S408" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T408" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0">
         <v>73689</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="C409" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="D409" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E409" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F409" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G409" s="0" t="s">
         <v>195</v>
       </c>
       <c r="H409" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I409" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>167</v>
       </c>
       <c r="K409" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L409" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M409" s="0" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="N409" s="0" t="s">
         <v>167</v>
       </c>
       <c r="O409" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P409" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q409" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R409" s="0" t="s">
         <v>189</v>
       </c>
       <c r="S409" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T409" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0">
         <v>73782</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="C410" s="0" t="s">
         <v>674</v>
       </c>
       <c r="D410" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E410" s="0" t="s">
         <v>284</v>
       </c>
       <c r="F410" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G410" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H410" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I410" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J410" s="0" t="s">
         <v>220</v>
       </c>
       <c r="K410" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L410" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M410" s="0" t="s">
         <v>726</v>
       </c>
       <c r="N410" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="O410" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P410" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q410" s="0" t="s">
         <v>189</v>
       </c>
       <c r="R410" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="S410" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T410" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0">
         <v>73993</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C411" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D411" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E411" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F411" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G411" s="0" t="s">
         <v>25</v>
       </c>
       <c r="H411" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I411" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K411" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L411" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M411" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="N411" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="O411" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P411" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q411" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R411" s="0" t="s">
         <v>340</v>
       </c>
       <c r="S411" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T411" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0">
         <v>74184</v>
       </c>
       <c r="B412" s="0" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="C412" s="0" t="s">
         <v>82</v>
       </c>
       <c r="D412" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E412" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F412" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G412" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H412" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I412" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>220</v>
       </c>
@@ -29640,175 +29643,175 @@
       </c>
       <c r="O412" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P412" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q412" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R412" s="0" t="s">
         <v>358</v>
       </c>
       <c r="S412" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T412" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0">
         <v>74187</v>
       </c>
       <c r="B413" s="0" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="C413" s="0" t="s">
         <v>150</v>
       </c>
       <c r="D413" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E413" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F413" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G413" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H413" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I413" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>220</v>
       </c>
       <c r="K413" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L413" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M413" s="0" t="s">
         <v>364</v>
       </c>
       <c r="N413" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="O413" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P413" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q413" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R413" s="0" t="s">
         <v>167</v>
       </c>
       <c r="S413" s="0" t="s">
         <v>167</v>
       </c>
       <c r="T413" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0">
         <v>74200</v>
       </c>
       <c r="B414" s="0" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="C414" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D414" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E414" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F414" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G414" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H414" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I414" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J414" s="0" t="s">
         <v>220</v>
       </c>
       <c r="K414" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L414" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M414" s="0" t="s">
         <v>240</v>
       </c>
       <c r="N414" s="0" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="O414" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P414" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q414" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R414" s="0" t="s">
         <v>199</v>
       </c>
       <c r="S414" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T414" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0">
         <v>74242</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="C415" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D415" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E415" s="0" t="s">
         <v>143</v>
       </c>
       <c r="F415" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>213</v>
       </c>
       <c r="H415" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I415" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J415" s="0" t="s">
         <v>26</v>
       </c>
@@ -29826,113 +29829,113 @@
       </c>
       <c r="O415" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P415" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q415" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R415" s="0" t="s">
         <v>219</v>
       </c>
       <c r="S415" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T415" s="0" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0">
         <v>74266</v>
       </c>
       <c r="B416" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="C416" s="0" t="s">
         <v>778</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E416" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F416" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H416" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I416" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J416" s="0" t="s">
         <v>83</v>
       </c>
       <c r="K416" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L416" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M416" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="N416" s="0" t="s">
         <v>167</v>
       </c>
       <c r="O416" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P416" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q416" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R416" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="S416" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T416" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0">
         <v>74336</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="C417" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D417" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E417" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F417" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G417" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H417" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I417" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J417" s="0" t="s">
         <v>83</v>
       </c>
@@ -29950,580 +29953,580 @@
       </c>
       <c r="O417" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P417" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q417" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R417" s="0" t="s">
         <v>167</v>
       </c>
       <c r="S417" s="0" t="s">
         <v>167</v>
       </c>
       <c r="T417" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0">
         <v>74353</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="C418" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="D418" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="E418" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F418" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G418" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H418" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I418" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K418" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L418" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M418" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="N418" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="O418" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P418" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q418" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R418" s="0" t="s">
         <v>340</v>
       </c>
       <c r="S418" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T418" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0">
         <v>74476</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="C419" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="D419" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E419" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F419" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G419" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H419" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I419" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>83</v>
       </c>
       <c r="K419" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L419" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M419" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="N419" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="O419" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P419" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q419" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R419" s="0" t="s">
         <v>135</v>
       </c>
       <c r="S419" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T419" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0">
         <v>74492</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="C420" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="D420" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E420" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F420" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G420" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H420" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I420" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>157</v>
       </c>
       <c r="K420" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L420" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M420" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="N420" s="0" t="s">
         <v>499</v>
       </c>
       <c r="O420" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P420" s="0" t="s">
         <v>172</v>
       </c>
       <c r="Q420" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R420" s="0" t="s">
         <v>167</v>
       </c>
       <c r="S420" s="0" t="s">
         <v>167</v>
       </c>
       <c r="T420" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0">
         <v>74500</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="C421" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="D421" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E421" s="0" t="s">
         <v>216</v>
       </c>
       <c r="F421" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G421" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H421" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I421" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J421" s="0" t="s">
         <v>220</v>
       </c>
       <c r="K421" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L421" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M421" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="N421" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="O421" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P421" s="0" t="s">
         <v>112</v>
       </c>
       <c r="Q421" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R421" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="S421" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T421" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0">
         <v>74561</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="C422" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D422" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E422" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F422" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G422" s="0" t="s">
         <v>213</v>
       </c>
       <c r="H422" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I422" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K422" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L422" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M422" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="N422" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="O422" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P422" s="0" t="s">
         <v>33</v>
       </c>
       <c r="Q422" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R422" s="0" t="s">
         <v>219</v>
       </c>
       <c r="S422" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T422" s="0" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0">
         <v>74567</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="C423" s="0" t="s">
         <v>142</v>
       </c>
       <c r="D423" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="E423" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F423" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G423" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H423" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I423" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K423" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L423" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M423" s="0" t="s">
         <v>309</v>
       </c>
       <c r="N423" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="O423" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P423" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q423" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R423" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="S423" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T423" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0">
         <v>74573</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="C424" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D424" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E424" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F424" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G424" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H424" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I424" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>88</v>
       </c>
       <c r="K424" s="0" t="s">
         <v>924</v>
       </c>
       <c r="L424" s="0" t="s">
         <v>167</v>
       </c>
       <c r="M424" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="N424" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="O424" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P424" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q424" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R424" s="0" t="s">
         <v>31</v>
       </c>
       <c r="S424" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T424" s="0" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0">
         <v>74582</v>
       </c>
       <c r="B425" s="0" t="s">
         <v>124</v>
       </c>
       <c r="C425" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="D425" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E425" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F425" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G425" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H425" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I425" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>220</v>
       </c>
       <c r="K425" s="0" t="s">
         <v>39</v>
       </c>
       <c r="L425" s="0" t="s">
         <v>40</v>
       </c>
       <c r="M425" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="N425" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="O425" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P425" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q425" s="0" t="s">
         <v>199</v>
       </c>
       <c r="R425" s="0" t="s">
         <v>395</v>
       </c>
       <c r="S425" s="0" t="s">
         <v>167</v>
       </c>
       <c r="T425" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0">
         <v>75775</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C426" s="0" t="s">
         <v>142</v>
       </c>
       <c r="D426" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E426" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F426" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G426" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H426" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I426" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>38</v>
       </c>
       <c r="K426" s="0" t="s">
         <v>387</v>
       </c>
       <c r="L426" s="0" t="s">
         <v>167</v>
       </c>
       <c r="M426" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="N426" s="0" t="s">
         <v>167</v>
       </c>
       <c r="O426" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P426" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q426" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R426" s="0" t="s">
         <v>55</v>
       </c>
       <c r="S426" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T426" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0">
@@ -30570,299 +30573,299 @@
       </c>
       <c r="O427" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P427" s="0" t="s">
         <v>172</v>
       </c>
       <c r="Q427" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R427" s="0" t="s">
         <v>167</v>
       </c>
       <c r="S427" s="0" t="s">
         <v>167</v>
       </c>
       <c r="T427" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0">
         <v>74708</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="C428" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="D428" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E428" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F428" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G428" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H428" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I428" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>88</v>
       </c>
       <c r="K428" s="0" t="s">
         <v>39</v>
       </c>
       <c r="L428" s="0" t="s">
         <v>40</v>
       </c>
       <c r="M428" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="N428" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="O428" s="0" t="s">
         <v>22</v>
       </c>
       <c r="P428" s="0" t="s">
         <v>22</v>
       </c>
       <c r="Q428" s="0" t="s">
         <v>63</v>
       </c>
       <c r="R428" s="0" t="s">
         <v>193</v>
       </c>
       <c r="S428" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T428" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0">
         <v>74767</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="C429" s="0" t="s">
         <v>208</v>
       </c>
       <c r="D429" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E429" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F429" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G429" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H429" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I429" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K429" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L429" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M429" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="N429" s="0" t="s">
         <v>167</v>
       </c>
       <c r="O429" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P429" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q429" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R429" s="0" t="s">
         <v>189</v>
       </c>
       <c r="S429" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T429" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0">
         <v>74862</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="C430" s="0" t="s">
         <v>46</v>
       </c>
       <c r="D430" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="E430" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F430" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G430" s="0" t="s">
         <v>213</v>
       </c>
       <c r="H430" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="I430" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K430" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L430" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M430" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="N430" s="0" t="s">
         <v>177</v>
       </c>
       <c r="O430" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P430" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q430" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R430" s="0" t="s">
         <v>245</v>
       </c>
       <c r="S430" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T430" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0">
         <v>75037</v>
       </c>
       <c r="B431" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="C431" s="0" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="D431" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E431" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F431" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G431" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H431" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I431" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>220</v>
       </c>
       <c r="K431" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L431" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M431" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="N431" s="0" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="O431" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P431" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q431" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R431" s="0" t="s">
         <v>587</v>
       </c>
       <c r="S431" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T431" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0">
         <v>75038</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="C432" s="0" t="s">
         <v>142</v>
       </c>
       <c r="D432" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E432" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F432" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G432" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H432" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I432" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>83</v>
       </c>
@@ -30880,54 +30883,54 @@
       </c>
       <c r="O432" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P432" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q432" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R432" s="0" t="s">
         <v>529</v>
       </c>
       <c r="S432" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T432" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0">
         <v>75477</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="C433" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="D433" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E433" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F433" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G433" s="0" t="s">
         <v>213</v>
       </c>
       <c r="H433" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I433" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K433" s="0" t="s">
         <v>27</v>
       </c>
@@ -30942,299 +30945,299 @@
       </c>
       <c r="O433" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P433" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q433" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R433" s="0" t="s">
         <v>358</v>
       </c>
       <c r="S433" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T433" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0">
         <v>75507</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="C434" s="0" t="s">
         <v>46</v>
       </c>
       <c r="D434" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E434" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F434" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G434" s="0" t="s">
         <v>213</v>
       </c>
       <c r="H434" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I434" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>201</v>
       </c>
       <c r="K434" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L434" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M434" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="N434" s="0" t="s">
         <v>177</v>
       </c>
       <c r="O434" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P434" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q434" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R434" s="0" t="s">
         <v>547</v>
       </c>
       <c r="S434" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T434" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0">
         <v>75546</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="C435" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D435" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E435" s="0" t="s">
         <v>347</v>
       </c>
       <c r="F435" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G435" s="0" t="s">
         <v>25</v>
       </c>
       <c r="H435" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I435" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K435" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L435" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M435" s="0" t="s">
         <v>899</v>
       </c>
       <c r="N435" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="O435" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P435" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q435" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R435" s="0" t="s">
         <v>231</v>
       </c>
       <c r="S435" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T435" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0">
         <v>75558</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="C436" s="0" t="s">
         <v>254</v>
       </c>
       <c r="D436" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E436" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F436" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G436" s="0" t="s">
         <v>213</v>
       </c>
       <c r="H436" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="I436" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K436" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L436" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M436" s="0" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="N436" s="0" t="s">
         <v>177</v>
       </c>
       <c r="O436" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P436" s="0" t="s">
         <v>172</v>
       </c>
       <c r="Q436" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R436" s="0" t="s">
         <v>189</v>
       </c>
       <c r="S436" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T436" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0">
         <v>75645</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="C437" s="0" t="s">
         <v>459</v>
       </c>
       <c r="D437" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E437" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F437" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G437" s="0" t="s">
         <v>25</v>
       </c>
       <c r="H437" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="I437" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K437" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L437" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M437" s="0" t="s">
         <v>371</v>
       </c>
       <c r="N437" s="0" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="O437" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P437" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q437" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R437" s="0" t="s">
         <v>231</v>
       </c>
       <c r="S437" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T437" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0">
         <v>75696</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="C438" s="0" t="s">
         <v>223</v>
       </c>
       <c r="D438" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E438" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F438" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G438" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H438" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I438" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>26</v>
       </c>
@@ -31252,51 +31255,51 @@
       </c>
       <c r="O438" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P438" s="0" t="s">
         <v>33</v>
       </c>
       <c r="Q438" s="0" t="s">
         <v>63</v>
       </c>
       <c r="R438" s="0" t="s">
         <v>148</v>
       </c>
       <c r="S438" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T438" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0">
         <v>75759</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="C439" s="0" t="s">
         <v>291</v>
       </c>
       <c r="D439" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E439" s="0" t="s">
         <v>347</v>
       </c>
       <c r="F439" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G439" s="0" t="s">
         <v>213</v>
       </c>
       <c r="H439" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I439" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>26</v>
       </c>
@@ -31314,178 +31317,178 @@
       </c>
       <c r="O439" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P439" s="0" t="s">
         <v>33</v>
       </c>
       <c r="Q439" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R439" s="0" t="s">
         <v>193</v>
       </c>
       <c r="S439" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T439" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0">
         <v>76164</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="C440" s="0" t="s">
         <v>223</v>
       </c>
       <c r="D440" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="E440" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F440" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G440" s="0" t="s">
         <v>195</v>
       </c>
       <c r="H440" s="0" t="s">
         <v>603</v>
       </c>
       <c r="I440" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K440" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L440" s="0" t="s">
         <v>714</v>
       </c>
       <c r="M440" s="0" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="N440" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="O440" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P440" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q440" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R440" s="0" t="s">
         <v>462</v>
       </c>
       <c r="S440" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T440" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0">
         <v>76200</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="C441" s="0" t="s">
         <v>223</v>
       </c>
       <c r="D441" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E441" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F441" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G441" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H441" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I441" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>88</v>
       </c>
       <c r="K441" s="0" t="s">
         <v>39</v>
       </c>
       <c r="L441" s="0" t="s">
         <v>40</v>
       </c>
       <c r="M441" s="0" t="s">
         <v>399</v>
       </c>
       <c r="N441" s="0" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="O441" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P441" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q441" s="0" t="s">
         <v>74</v>
       </c>
       <c r="R441" s="0" t="s">
         <v>408</v>
       </c>
       <c r="S441" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T441" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0">
         <v>76202</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="C442" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="D442" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E442" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F442" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G442" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H442" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I442" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>220</v>
       </c>
       <c r="K442" s="0" t="s">
         <v>27</v>
       </c>
@@ -31500,208 +31503,208 @@
       </c>
       <c r="O442" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P442" s="0" t="s">
         <v>172</v>
       </c>
       <c r="Q442" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R442" s="0" t="s">
         <v>167</v>
       </c>
       <c r="S442" s="0" t="s">
         <v>167</v>
       </c>
       <c r="T442" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0">
         <v>76263</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="C443" s="0" t="s">
         <v>359</v>
       </c>
       <c r="D443" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E443" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F443" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G443" s="0" t="s">
         <v>25</v>
       </c>
       <c r="H443" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I443" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K443" s="0" t="s">
         <v>117</v>
       </c>
       <c r="L443" s="0" t="s">
         <v>167</v>
       </c>
       <c r="M443" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="N443" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="O443" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P443" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q443" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R443" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="S443" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T443" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0">
         <v>76286</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="C444" s="0" t="s">
         <v>179</v>
       </c>
       <c r="D444" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E444" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F444" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G444" s="0" t="s">
         <v>455</v>
       </c>
       <c r="H444" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="I444" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K444" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L444" s="0" t="s">
         <v>106</v>
       </c>
       <c r="M444" s="0" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="N444" s="0" t="s">
         <v>183</v>
       </c>
       <c r="O444" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P444" s="0" t="s">
         <v>109</v>
       </c>
       <c r="Q444" s="0" t="s">
         <v>110</v>
       </c>
       <c r="R444" s="0" t="s">
         <v>62</v>
       </c>
       <c r="S444" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T444" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0">
         <v>76598</v>
       </c>
       <c r="B445" s="0" t="s">
         <v>359</v>
       </c>
       <c r="C445" s="0" t="s">
         <v>179</v>
       </c>
       <c r="D445" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="E445" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F445" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G445" s="0" t="s">
         <v>180</v>
       </c>
       <c r="H445" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I445" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K445" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L445" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M445" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="N445" s="0" t="s">
         <v>177</v>
       </c>
       <c r="O445" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P445" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q445" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R445" s="0" t="s">
         <v>189</v>
       </c>
       <c r="S445" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T445" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0">
@@ -31719,51 +31722,51 @@
       <c r="E446" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F446" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G446" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H446" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I446" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K446" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L446" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M446" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="N446" s="0" t="s">
         <v>520</v>
       </c>
       <c r="O446" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P446" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q446" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R446" s="0" t="s">
         <v>113</v>
       </c>
       <c r="S446" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T446" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0">
@@ -31905,51 +31908,51 @@
       <c r="E449" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F449" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G449" s="0" t="s">
         <v>180</v>
       </c>
       <c r="H449" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I449" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>255</v>
       </c>
       <c r="K449" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L449" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M449" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="N449" s="0" t="s">
         <v>177</v>
       </c>
       <c r="O449" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P449" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q449" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R449" s="0" t="s">
         <v>189</v>
       </c>
       <c r="S449" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T449" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0">
@@ -31967,86 +31970,86 @@
       <c r="E450" s="0" t="s">
         <v>284</v>
       </c>
       <c r="F450" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G450" s="0" t="s">
         <v>213</v>
       </c>
       <c r="H450" s="0" t="s">
         <v>851</v>
       </c>
       <c r="I450" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K450" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L450" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M450" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="N450" s="0" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="O450" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P450" s="0" t="s">
         <v>33</v>
       </c>
       <c r="Q450" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R450" s="0" t="s">
         <v>219</v>
       </c>
       <c r="S450" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T450" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0">
         <v>77913</v>
       </c>
       <c r="B451" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C451" s="0" t="s">
         <v>179</v>
       </c>
       <c r="D451" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="E451" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F451" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G451" s="0" t="s">
         <v>213</v>
       </c>
       <c r="H451" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I451" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K451" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L451" s="0" t="s">
         <v>175</v>
       </c>
@@ -32064,140 +32067,140 @@
       </c>
       <c r="Q451" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R451" s="0" t="s">
         <v>547</v>
       </c>
       <c r="S451" s="0" t="s">
         <v>167</v>
       </c>
       <c r="T451" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0">
         <v>77914</v>
       </c>
       <c r="B452" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C452" s="0" t="s">
         <v>179</v>
       </c>
       <c r="D452" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="E452" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F452" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G452" s="0" t="s">
         <v>213</v>
       </c>
       <c r="H452" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I452" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K452" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L452" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M452" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="N452" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="O452" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P452" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q452" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R452" s="0" t="s">
         <v>167</v>
       </c>
       <c r="S452" s="0" t="s">
         <v>167</v>
       </c>
       <c r="T452" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0">
         <v>77915</v>
       </c>
       <c r="B453" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C453" s="0" t="s">
         <v>179</v>
       </c>
       <c r="D453" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E453" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F453" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G453" s="0" t="s">
         <v>195</v>
       </c>
       <c r="H453" s="0" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="I453" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K453" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L453" s="0" t="s">
         <v>106</v>
       </c>
       <c r="M453" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="N453" s="0" t="s">
         <v>183</v>
       </c>
       <c r="O453" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P453" s="0" t="s">
         <v>109</v>
       </c>
       <c r="Q453" s="0" t="s">
         <v>110</v>
       </c>
       <c r="R453" s="0" t="s">
         <v>111</v>
       </c>
       <c r="S453" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T453" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0">
@@ -32386,51 +32389,51 @@
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0">
         <v>78525</v>
       </c>
       <c r="B457" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C457" s="0" t="s">
         <v>82</v>
       </c>
       <c r="D457" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E457" s="0" t="s">
         <v>442</v>
       </c>
       <c r="F457" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G457" s="0" t="s">
         <v>195</v>
       </c>
       <c r="H457" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="I457" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K457" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L457" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M457" s="0" t="s">
         <v>649</v>
       </c>
       <c r="N457" s="0" t="s">
         <v>650</v>
       </c>
       <c r="O457" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P457" s="0" t="s">
         <v>167</v>
       </c>
@@ -32498,234 +32501,234 @@
       </c>
       <c r="Q458" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R458" s="0" t="s">
         <v>245</v>
       </c>
       <c r="S458" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T458" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0">
         <v>79092</v>
       </c>
       <c r="B459" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C459" s="0" t="s">
         <v>104</v>
       </c>
       <c r="D459" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="E459" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F459" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G459" s="0" t="s">
         <v>195</v>
       </c>
       <c r="H459" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="I459" s="0" t="s">
         <v>327</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K459" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L459" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M459" s="0" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="N459" s="0" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="O459" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P459" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q459" s="0" t="s">
         <v>33</v>
       </c>
       <c r="R459" s="0" t="s">
         <v>320</v>
       </c>
       <c r="S459" s="0" t="s">
         <v>167</v>
       </c>
       <c r="T459" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0">
         <v>79093</v>
       </c>
       <c r="B460" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C460" s="0" t="s">
         <v>104</v>
       </c>
       <c r="D460" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E460" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F460" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G460" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H460" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I460" s="0" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K460" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L460" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M460" s="0" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="N460" s="0" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="O460" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P460" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q460" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R460" s="0" t="s">
         <v>219</v>
       </c>
       <c r="S460" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T460" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0">
         <v>79397</v>
       </c>
       <c r="B461" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C461" s="0" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="D461" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E461" s="0" t="s">
         <v>442</v>
       </c>
       <c r="F461" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G461" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H461" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I461" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K461" s="0" t="s">
         <v>39</v>
       </c>
       <c r="L461" s="0" t="s">
         <v>40</v>
       </c>
       <c r="M461" s="0" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="N461" s="0" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="O461" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P461" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q461" s="0" t="s">
         <v>34</v>
       </c>
       <c r="R461" s="0" t="s">
         <v>53</v>
       </c>
       <c r="S461" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T461" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0">
         <v>79415</v>
       </c>
       <c r="B462" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C462" s="0" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="D462" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E462" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F462" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G462" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H462" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I462" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K462" s="0" t="s">
         <v>27</v>
       </c>
@@ -32746,51 +32749,51 @@
       </c>
       <c r="Q462" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R462" s="0" t="s">
         <v>178</v>
       </c>
       <c r="S462" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T462" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0">
         <v>79573</v>
       </c>
       <c r="B463" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C463" s="0" t="s">
         <v>594</v>
       </c>
       <c r="D463" s="0" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="E463" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F463" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G463" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H463" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I463" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>167</v>
       </c>
       <c r="K463" s="0" t="s">
         <v>39</v>
       </c>
       <c r="L463" s="0" t="s">
         <v>40</v>
       </c>
@@ -32805,190 +32808,190 @@
       </c>
       <c r="P463" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q463" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R463" s="0" t="s">
         <v>167</v>
       </c>
       <c r="S463" s="0" t="s">
         <v>167</v>
       </c>
       <c r="T463" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0">
         <v>79608</v>
       </c>
       <c r="B464" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C464" s="0" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="D464" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E464" s="0" t="s">
         <v>442</v>
       </c>
       <c r="F464" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G464" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H464" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I464" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K464" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L464" s="0" t="s">
         <v>106</v>
       </c>
       <c r="M464" s="0" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="N464" s="0" t="s">
         <v>638</v>
       </c>
       <c r="O464" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P464" s="0" t="s">
         <v>109</v>
       </c>
       <c r="Q464" s="0" t="s">
         <v>110</v>
       </c>
       <c r="R464" s="0" t="s">
         <v>204</v>
       </c>
       <c r="S464" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T464" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0">
         <v>79652</v>
       </c>
       <c r="B465" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C465" s="0" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="D465" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E465" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F465" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G465" s="0" t="s">
         <v>455</v>
       </c>
       <c r="H465" s="0" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="I465" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J465" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K465" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L465" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M465" s="0" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="N465" s="0" t="s">
         <v>362</v>
       </c>
       <c r="O465" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P465" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q465" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R465" s="0" t="s">
         <v>193</v>
       </c>
       <c r="S465" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T465" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0">
         <v>79767</v>
       </c>
       <c r="B466" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C466" s="0" t="s">
         <v>56</v>
       </c>
       <c r="D466" s="0" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="E466" s="0" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="F466" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G466" s="0" t="s">
         <v>180</v>
       </c>
       <c r="H466" s="0" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="I466" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K466" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L466" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M466" s="0" t="s">
         <v>244</v>
       </c>
       <c r="N466" s="0" t="s">
         <v>177</v>
       </c>
       <c r="O466" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P466" s="0" t="s">
         <v>167</v>
       </c>
@@ -33006,101 +33009,101 @@
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0">
         <v>80208</v>
       </c>
       <c r="B467" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C467" s="0" t="s">
         <v>46</v>
       </c>
       <c r="D467" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E467" s="0" t="s">
         <v>347</v>
       </c>
       <c r="F467" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G467" s="0" t="s">
         <v>195</v>
       </c>
       <c r="H467" s="0" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="I467" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K467" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L467" s="0" t="s">
         <v>106</v>
       </c>
       <c r="M467" s="0" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="N467" s="0" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="O467" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P467" s="0" t="s">
         <v>63</v>
       </c>
       <c r="Q467" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R467" s="0" t="s">
         <v>709</v>
       </c>
       <c r="S467" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T467" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0">
         <v>80209</v>
       </c>
       <c r="B468" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C468" s="0" t="s">
         <v>46</v>
       </c>
       <c r="D468" s="0" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="E468" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F468" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G468" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H468" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I468" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K468" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L468" s="0" t="s">
         <v>175</v>
       </c>
@@ -33118,299 +33121,299 @@
       </c>
       <c r="Q468" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R468" s="0" t="s">
         <v>178</v>
       </c>
       <c r="S468" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T468" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0">
         <v>80210</v>
       </c>
       <c r="B469" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C469" s="0" t="s">
         <v>46</v>
       </c>
       <c r="D469" s="0" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="E469" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F469" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G469" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H469" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I469" s="0" t="s">
         <v>297</v>
       </c>
       <c r="J469" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K469" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L469" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M469" s="0" t="s">
         <v>253</v>
       </c>
       <c r="N469" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="O469" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P469" s="0" t="s">
         <v>112</v>
       </c>
       <c r="Q469" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R469" s="0" t="s">
         <v>193</v>
       </c>
       <c r="S469" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T469" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0">
         <v>80770</v>
       </c>
       <c r="B470" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C470" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D470" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E470" s="0" t="s">
         <v>347</v>
       </c>
       <c r="F470" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G470" s="0" t="s">
         <v>455</v>
       </c>
       <c r="H470" s="0" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="I470" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K470" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L470" s="0" t="s">
         <v>106</v>
       </c>
       <c r="M470" s="0" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="N470" s="0" t="s">
         <v>422</v>
       </c>
       <c r="O470" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P470" s="0" t="s">
         <v>63</v>
       </c>
       <c r="Q470" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R470" s="0" t="s">
         <v>204</v>
       </c>
       <c r="S470" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T470" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0">
         <v>80771</v>
       </c>
       <c r="B471" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C471" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D471" s="0" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="E471" s="0" t="s">
         <v>174</v>
       </c>
       <c r="F471" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G471" s="0" t="s">
         <v>195</v>
       </c>
       <c r="H471" s="0" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="I471" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K471" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L471" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M471" s="0" t="s">
         <v>176</v>
       </c>
       <c r="N471" s="0" t="s">
         <v>177</v>
       </c>
       <c r="O471" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P471" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q471" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R471" s="0" t="s">
         <v>178</v>
       </c>
       <c r="S471" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T471" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0">
         <v>80772</v>
       </c>
       <c r="B472" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C472" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D472" s="0" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="E472" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F472" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G472" s="0" t="s">
         <v>268</v>
       </c>
       <c r="H472" s="0" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="I472" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K472" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L472" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M472" s="0" t="s">
         <v>684</v>
       </c>
       <c r="N472" s="0" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="O472" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P472" s="0" t="s">
         <v>33</v>
       </c>
       <c r="Q472" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R472" s="0" t="s">
         <v>193</v>
       </c>
       <c r="S472" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T472" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0">
         <v>80773</v>
       </c>
       <c r="B473" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C473" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D473" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="E473" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F473" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G473" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H473" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I473" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K473" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L473" s="0" t="s">
         <v>175</v>
       </c>
@@ -33428,125 +33431,125 @@
       </c>
       <c r="Q473" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R473" s="0" t="s">
         <v>178</v>
       </c>
       <c r="S473" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T473" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0">
         <v>81071</v>
       </c>
       <c r="B474" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C474" s="0" t="s">
         <v>794</v>
       </c>
       <c r="D474" s="0" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="E474" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F474" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G474" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H474" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I474" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>201</v>
       </c>
       <c r="K474" s="0" t="s">
         <v>39</v>
       </c>
       <c r="L474" s="0" t="s">
         <v>40</v>
       </c>
       <c r="M474" s="0" t="s">
         <v>152</v>
       </c>
       <c r="N474" s="0" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="O474" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P474" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q474" s="0" t="s">
         <v>63</v>
       </c>
       <c r="R474" s="0" t="s">
         <v>113</v>
       </c>
       <c r="S474" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T474" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0">
         <v>81592</v>
       </c>
       <c r="B475" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C475" s="0" t="s">
         <v>98</v>
       </c>
       <c r="D475" s="0" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="E475" s="0" t="s">
         <v>216</v>
       </c>
       <c r="F475" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G475" s="0" t="s">
         <v>195</v>
       </c>
       <c r="H475" s="0" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="I475" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K475" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L475" s="0" t="s">
         <v>106</v>
       </c>
       <c r="M475" s="0" t="s">
         <v>745</v>
       </c>
       <c r="N475" s="0" t="s">
         <v>422</v>
       </c>
       <c r="O475" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P475" s="0" t="s">
         <v>63</v>
       </c>
@@ -33644,113 +33647,113 @@
       <c r="F477" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G477" s="0" t="s">
         <v>213</v>
       </c>
       <c r="H477" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I477" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>167</v>
       </c>
       <c r="K477" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L477" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M477" s="0" t="s">
         <v>217</v>
       </c>
       <c r="N477" s="0" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="O477" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P477" s="0" t="s">
         <v>55</v>
       </c>
       <c r="Q477" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R477" s="0" t="s">
         <v>167</v>
       </c>
       <c r="S477" s="0" t="s">
         <v>167</v>
       </c>
       <c r="T477" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0">
         <v>82439</v>
       </c>
       <c r="B478" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C478" s="0" t="s">
         <v>21</v>
       </c>
       <c r="D478" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E478" s="0" t="s">
         <v>317</v>
       </c>
       <c r="F478" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G478" s="0" t="s">
         <v>213</v>
       </c>
       <c r="H478" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I478" s="0" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K478" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L478" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M478" s="0" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="N478" s="0" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="O478" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P478" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q478" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R478" s="0" t="s">
         <v>167</v>
       </c>
       <c r="S478" s="0" t="s">
         <v>167</v>
       </c>
       <c r="T478" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0">
         <v>82440</v>
       </c>
       <c r="B479" s="0" t="s">
@@ -33827,86 +33830,86 @@
       <c r="E480" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F480" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G480" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H480" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I480" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K480" s="0" t="s">
         <v>39</v>
       </c>
       <c r="L480" s="0" t="s">
         <v>40</v>
       </c>
       <c r="M480" s="0" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="N480" s="0" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="O480" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P480" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q480" s="0" t="s">
         <v>34</v>
       </c>
       <c r="R480" s="0" t="s">
         <v>53</v>
       </c>
       <c r="S480" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T480" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0">
         <v>82442</v>
       </c>
       <c r="B481" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C481" s="0" t="s">
         <v>21</v>
       </c>
       <c r="D481" s="0" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="E481" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F481" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G481" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H481" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I481" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K481" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L481" s="0" t="s">
         <v>175</v>
       </c>
@@ -33936,66 +33939,66 @@
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0">
         <v>82443</v>
       </c>
       <c r="B482" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C482" s="0" t="s">
         <v>21</v>
       </c>
       <c r="D482" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E482" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F482" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G482" s="0" t="s">
         <v>195</v>
       </c>
       <c r="H482" s="0" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="I482" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K482" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L482" s="0" t="s">
         <v>106</v>
       </c>
       <c r="M482" s="0" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="N482" s="0" t="s">
         <v>368</v>
       </c>
       <c r="O482" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P482" s="0" t="s">
         <v>109</v>
       </c>
       <c r="Q482" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R482" s="0" t="s">
         <v>204</v>
       </c>
       <c r="S482" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T482" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0">
@@ -34075,54 +34078,54 @@
       <c r="E484" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F484" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G484" s="0" t="s">
         <v>25</v>
       </c>
       <c r="H484" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I484" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>201</v>
       </c>
       <c r="K484" s="0" t="s">
         <v>117</v>
       </c>
       <c r="L484" s="0" t="s">
         <v>167</v>
       </c>
       <c r="M484" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="N484" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="O484" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P484" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q484" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R484" s="0" t="s">
         <v>189</v>
       </c>
       <c r="S484" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T484" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0">
         <v>84045</v>
       </c>
       <c r="B485" s="0" t="s">
@@ -34137,51 +34140,51 @@
       <c r="E485" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F485" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G485" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H485" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I485" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>83</v>
       </c>
       <c r="K485" s="0" t="s">
         <v>387</v>
       </c>
       <c r="L485" s="0" t="s">
         <v>167</v>
       </c>
       <c r="M485" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="N485" s="0" t="s">
         <v>167</v>
       </c>
       <c r="O485" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P485" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q485" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R485" s="0" t="s">
         <v>55</v>
       </c>
       <c r="S485" s="0" t="s">
         <v>43</v>
       </c>
       <c r="T485" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0">
@@ -34261,51 +34264,51 @@
       <c r="E487" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F487" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G487" s="0" t="s">
         <v>213</v>
       </c>
       <c r="H487" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I487" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K487" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L487" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M487" s="0" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="N487" s="0" t="s">
         <v>520</v>
       </c>
       <c r="O487" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P487" s="0" t="s">
         <v>33</v>
       </c>
       <c r="Q487" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R487" s="0" t="s">
         <v>306</v>
       </c>
       <c r="S487" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T487" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0">
@@ -34352,361 +34355,361 @@
       </c>
       <c r="O488" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P488" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q488" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R488" s="0" t="s">
         <v>178</v>
       </c>
       <c r="S488" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T488" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0">
         <v>85637</v>
       </c>
       <c r="B489" s="0" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="C489" s="0" t="s">
         <v>21</v>
       </c>
       <c r="D489" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E489" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F489" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G489" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H489" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I489" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>83</v>
       </c>
       <c r="K489" s="0" t="s">
         <v>39</v>
       </c>
       <c r="L489" s="0" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="M489" s="0" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="N489" s="0" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="O489" s="0" t="s">
         <v>22</v>
       </c>
       <c r="P489" s="0" t="s">
         <v>22</v>
       </c>
       <c r="Q489" s="0" t="s">
         <v>22</v>
       </c>
       <c r="R489" s="0" t="s">
         <v>34</v>
       </c>
       <c r="S489" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T489" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0">
         <v>85694</v>
       </c>
       <c r="B490" s="0" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="C490" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="D490" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E490" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F490" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G490" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H490" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I490" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>88</v>
       </c>
       <c r="K490" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L490" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M490" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="N490" s="0" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="O490" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P490" s="0" t="s">
         <v>112</v>
       </c>
       <c r="Q490" s="0" t="s">
         <v>34</v>
       </c>
       <c r="R490" s="0" t="s">
         <v>54</v>
       </c>
       <c r="S490" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T490" s="0" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0">
         <v>86036</v>
       </c>
       <c r="B491" s="0" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="C491" s="0" t="s">
         <v>599</v>
       </c>
       <c r="D491" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E491" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F491" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G491" s="0" t="s">
         <v>195</v>
       </c>
       <c r="H491" s="0" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="I491" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J491" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K491" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L491" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M491" s="0" t="s">
         <v>336</v>
       </c>
       <c r="N491" s="0" t="s">
         <v>931</v>
       </c>
       <c r="O491" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P491" s="0" t="s">
         <v>33</v>
       </c>
       <c r="Q491" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R491" s="0" t="s">
         <v>193</v>
       </c>
       <c r="S491" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T491" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0">
         <v>86702</v>
       </c>
       <c r="B492" s="0" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="C492" s="0" t="s">
         <v>334</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="E492" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F492" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G492" s="0" t="s">
         <v>180</v>
       </c>
       <c r="H492" s="0" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="I492" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J492" s="0" t="s">
         <v>167</v>
       </c>
       <c r="K492" s="0" t="s">
         <v>39</v>
       </c>
       <c r="L492" s="0" t="s">
         <v>40</v>
       </c>
       <c r="M492" s="0" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="N492" s="0" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="O492" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P492" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q492" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R492" s="0" t="s">
         <v>193</v>
       </c>
       <c r="S492" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T492" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0">
         <v>86749</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="C493" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="D493" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E493" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F493" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G493" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H493" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I493" s="0" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>224</v>
       </c>
       <c r="K493" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L493" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M493" s="0" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="N493" s="0" t="s">
         <v>177</v>
       </c>
       <c r="O493" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P493" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q493" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R493" s="0" t="s">
         <v>447</v>
       </c>
       <c r="S493" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T493" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0">
         <v>86938</v>
       </c>
       <c r="B494" s="0" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="C494" s="0" t="s">
         <v>254</v>
       </c>
       <c r="D494" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E494" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F494" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G494" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H494" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I494" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>26</v>
       </c>
@@ -34757,54 +34760,54 @@
       <c r="E495" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F495" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G495" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H495" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I495" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K495" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L495" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M495" s="0" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="N495" s="0" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="O495" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P495" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q495" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R495" s="0" t="s">
         <v>167</v>
       </c>
       <c r="S495" s="0" t="s">
         <v>167</v>
       </c>
       <c r="T495" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0">
         <v>87332</v>
       </c>
       <c r="B496" s="0" t="s">
@@ -34819,113 +34822,113 @@
       <c r="E496" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F496" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G496" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H496" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I496" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J496" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K496" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L496" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M496" s="0" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="N496" s="0" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="O496" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P496" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q496" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R496" s="0" t="s">
         <v>167</v>
       </c>
       <c r="S496" s="0" t="s">
         <v>167</v>
       </c>
       <c r="T496" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0">
         <v>87387</v>
       </c>
       <c r="B497" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C497" s="0" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="D497" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E497" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F497" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G497" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H497" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I497" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K497" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L497" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M497" s="0" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="N497" s="0" t="s">
         <v>177</v>
       </c>
       <c r="O497" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P497" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q497" s="0" t="s">
         <v>109</v>
       </c>
       <c r="R497" s="0" t="s">
         <v>245</v>
       </c>
       <c r="S497" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T497" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0">
@@ -34972,84 +34975,84 @@
       </c>
       <c r="O498" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P498" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q498" s="0" t="s">
         <v>109</v>
       </c>
       <c r="R498" s="0" t="s">
         <v>189</v>
       </c>
       <c r="S498" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T498" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0">
         <v>87553</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="C499" s="0" t="s">
         <v>179</v>
       </c>
       <c r="D499" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E499" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F499" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G499" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H499" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I499" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>157</v>
       </c>
       <c r="K499" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L499" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M499" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="N499" s="0" t="s">
         <v>167</v>
       </c>
       <c r="O499" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P499" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q499" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R499" s="0" t="s">
         <v>178</v>
       </c>
       <c r="S499" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T499" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0">
@@ -35099,116 +35102,116 @@
       </c>
       <c r="P500" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q500" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R500" s="0" t="s">
         <v>178</v>
       </c>
       <c r="S500" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T500" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0">
         <v>88287</v>
       </c>
       <c r="B501" s="0" t="s">
         <v>223</v>
       </c>
       <c r="C501" s="0" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="D501" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E501" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F501" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G501" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H501" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I501" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K501" s="0" t="s">
         <v>39</v>
       </c>
       <c r="L501" s="0" t="s">
         <v>40</v>
       </c>
       <c r="M501" s="0" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="N501" s="0" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="O501" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P501" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q501" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R501" s="0" t="s">
         <v>199</v>
       </c>
       <c r="S501" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T501" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0">
         <v>88297</v>
       </c>
       <c r="B502" s="0" t="s">
         <v>223</v>
       </c>
       <c r="C502" s="0" t="s">
         <v>429</v>
       </c>
       <c r="D502" s="0" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="E502" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F502" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G502" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H502" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I502" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K502" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L502" s="0" t="s">
         <v>175</v>
       </c>
@@ -35238,69 +35241,69 @@
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0">
         <v>88789</v>
       </c>
       <c r="B503" s="0" t="s">
         <v>223</v>
       </c>
       <c r="C503" s="0" t="s">
         <v>46</v>
       </c>
       <c r="D503" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E503" s="0" t="s">
         <v>347</v>
       </c>
       <c r="F503" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G503" s="0" t="s">
         <v>195</v>
       </c>
       <c r="H503" s="0" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="I503" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J503" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K503" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L503" s="0" t="s">
         <v>106</v>
       </c>
       <c r="M503" s="0" t="s">
         <v>919</v>
       </c>
       <c r="N503" s="0" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="O503" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P503" s="0" t="s">
         <v>109</v>
       </c>
       <c r="Q503" s="0" t="s">
         <v>110</v>
       </c>
       <c r="R503" s="0" t="s">
         <v>111</v>
       </c>
       <c r="S503" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T503" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0">
         <v>88790</v>
       </c>
       <c r="B504" s="0" t="s">
@@ -35315,54 +35318,54 @@
       <c r="E504" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F504" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G504" s="0" t="s">
         <v>195</v>
       </c>
       <c r="H504" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I504" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K504" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L504" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M504" s="0" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="N504" s="0" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="O504" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P504" s="0" t="s">
         <v>31</v>
       </c>
       <c r="Q504" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R504" s="0" t="s">
         <v>502</v>
       </c>
       <c r="S504" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T504" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0">
         <v>88791</v>
       </c>
       <c r="B505" s="0" t="s">
@@ -35377,210 +35380,210 @@
       <c r="E505" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F505" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G505" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H505" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I505" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J505" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K505" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L505" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M505" s="0" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="N505" s="0" t="s">
         <v>314</v>
       </c>
       <c r="O505" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P505" s="0" t="s">
         <v>33</v>
       </c>
       <c r="Q505" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R505" s="0" t="s">
         <v>315</v>
       </c>
       <c r="S505" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T505" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0">
         <v>88934</v>
       </c>
       <c r="B506" s="0" t="s">
         <v>223</v>
       </c>
       <c r="C506" s="0" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="D506" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E506" s="0" t="s">
         <v>284</v>
       </c>
       <c r="F506" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G506" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H506" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I506" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J506" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K506" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L506" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M506" s="0" t="s">
         <v>253</v>
       </c>
       <c r="N506" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="O506" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P506" s="0" t="s">
         <v>112</v>
       </c>
       <c r="Q506" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R506" s="0" t="s">
         <v>193</v>
       </c>
       <c r="S506" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T506" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0">
         <v>89226</v>
       </c>
       <c r="B507" s="0" t="s">
         <v>223</v>
       </c>
       <c r="C507" s="0" t="s">
         <v>254</v>
       </c>
       <c r="D507" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E507" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F507" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G507" s="0" t="s">
         <v>195</v>
       </c>
       <c r="H507" s="0" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="I507" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J507" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K507" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L507" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M507" s="0" t="s">
         <v>257</v>
       </c>
       <c r="N507" s="0" t="s">
         <v>177</v>
       </c>
       <c r="O507" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P507" s="0" t="s">
         <v>172</v>
       </c>
       <c r="Q507" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R507" s="0" t="s">
         <v>189</v>
       </c>
       <c r="S507" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T507" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0">
         <v>89227</v>
       </c>
       <c r="B508" s="0" t="s">
         <v>223</v>
       </c>
       <c r="C508" s="0" t="s">
         <v>254</v>
       </c>
       <c r="D508" s="0" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="E508" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F508" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G508" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H508" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I508" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J508" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K508" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L508" s="0" t="s">
         <v>175</v>
       </c>
@@ -35625,116 +35628,116 @@
       <c r="E509" s="0" t="s">
         <v>174</v>
       </c>
       <c r="F509" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G509" s="0" t="s">
         <v>213</v>
       </c>
       <c r="H509" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I509" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J509" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K509" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L509" s="0" t="s">
         <v>403</v>
       </c>
       <c r="M509" s="0" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="N509" s="0" t="s">
         <v>177</v>
       </c>
       <c r="O509" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P509" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q509" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R509" s="0" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="S509" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T509" s="0" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0">
         <v>89765</v>
       </c>
       <c r="B510" s="0" t="s">
         <v>223</v>
       </c>
       <c r="C510" s="0" t="s">
         <v>21</v>
       </c>
       <c r="D510" s="0" t="s">
         <v>891</v>
       </c>
       <c r="E510" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F510" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G510" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H510" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I510" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J510" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K510" s="0" t="s">
         <v>39</v>
       </c>
       <c r="L510" s="0" t="s">
         <v>40</v>
       </c>
       <c r="M510" s="0" t="s">
         <v>694</v>
       </c>
       <c r="N510" s="0" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="O510" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P510" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q510" s="0" t="s">
         <v>112</v>
       </c>
       <c r="R510" s="0" t="s">
         <v>149</v>
       </c>
       <c r="S510" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T510" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0">
         <v>89766</v>
       </c>
       <c r="B511" s="0" t="s">
@@ -35784,51 +35787,51 @@
       </c>
       <c r="Q511" s="0" t="s">
         <v>109</v>
       </c>
       <c r="R511" s="0" t="s">
         <v>189</v>
       </c>
       <c r="S511" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T511" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0">
         <v>89767</v>
       </c>
       <c r="B512" s="0" t="s">
         <v>223</v>
       </c>
       <c r="C512" s="0" t="s">
         <v>21</v>
       </c>
       <c r="D512" s="0" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="E512" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F512" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G512" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H512" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I512" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J512" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K512" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L512" s="0" t="s">
         <v>175</v>
       </c>
@@ -35873,54 +35876,54 @@
       <c r="E513" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F513" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G513" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H513" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I513" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J513" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K513" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L513" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M513" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="N513" s="0" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="O513" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P513" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q513" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R513" s="0" t="s">
         <v>163</v>
       </c>
       <c r="S513" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T513" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0">
         <v>89769</v>
       </c>
       <c r="B514" s="0" t="s">
@@ -35970,51 +35973,51 @@
       </c>
       <c r="Q514" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R514" s="0" t="s">
         <v>193</v>
       </c>
       <c r="S514" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T514" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0">
         <v>90319</v>
       </c>
       <c r="B515" s="0" t="s">
         <v>223</v>
       </c>
       <c r="C515" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D515" s="0" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="E515" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F515" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G515" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H515" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I515" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J515" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K515" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L515" s="0" t="s">
         <v>175</v>
       </c>
@@ -36059,116 +36062,116 @@
       <c r="E516" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F516" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G516" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H516" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I516" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J516" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K516" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L516" s="0" t="s">
         <v>106</v>
       </c>
       <c r="M516" s="0" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="N516" s="0" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="O516" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P516" s="0" t="s">
         <v>63</v>
       </c>
       <c r="Q516" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R516" s="0" t="s">
         <v>111</v>
       </c>
       <c r="S516" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T516" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0">
         <v>90548</v>
       </c>
       <c r="B517" s="0" t="s">
         <v>223</v>
       </c>
       <c r="C517" s="0" t="s">
         <v>223</v>
       </c>
       <c r="D517" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E517" s="0" t="s">
         <v>216</v>
       </c>
       <c r="F517" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G517" s="0" t="s">
         <v>25</v>
       </c>
       <c r="H517" s="0" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="I517" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J517" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K517" s="0" t="s">
         <v>39</v>
       </c>
       <c r="L517" s="0" t="s">
         <v>40</v>
       </c>
       <c r="M517" s="0" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="N517" s="0" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="O517" s="0" t="s">
         <v>22</v>
       </c>
       <c r="P517" s="0" t="s">
         <v>22</v>
       </c>
       <c r="Q517" s="0" t="s">
         <v>31</v>
       </c>
       <c r="R517" s="0" t="s">
         <v>263</v>
       </c>
       <c r="S517" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T517" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0">
         <v>90773</v>
       </c>
       <c r="B518" s="0" t="s">
@@ -36186,237 +36189,237 @@
       <c r="F518" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G518" s="0" t="s">
         <v>195</v>
       </c>
       <c r="H518" s="0" t="s">
         <v>420</v>
       </c>
       <c r="I518" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J518" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K518" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L518" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M518" s="0" t="s">
         <v>775</v>
       </c>
       <c r="N518" s="0" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="O518" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P518" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q518" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R518" s="0" t="s">
         <v>163</v>
       </c>
       <c r="S518" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T518" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0">
         <v>91279</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="C519" s="0" t="s">
         <v>46</v>
       </c>
       <c r="D519" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E519" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F519" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G519" s="0" t="s">
         <v>195</v>
       </c>
       <c r="H519" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I519" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J519" s="0" t="s">
         <v>201</v>
       </c>
       <c r="K519" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L519" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M519" s="0" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="N519" s="0" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="O519" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P519" s="0" t="s">
         <v>43</v>
       </c>
       <c r="Q519" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R519" s="0" t="s">
         <v>529</v>
       </c>
       <c r="S519" s="0" t="s">
         <v>167</v>
       </c>
       <c r="T519" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0">
         <v>91311</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="C520" s="0" t="s">
         <v>448</v>
       </c>
       <c r="D520" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E520" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F520" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G520" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H520" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I520" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J520" s="0" t="s">
         <v>83</v>
       </c>
       <c r="K520" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L520" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M520" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="N520" s="0" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="O520" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P520" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q520" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R520" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="S520" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T520" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0">
         <v>91319</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="C521" s="0" t="s">
         <v>778</v>
       </c>
       <c r="D521" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E521" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F521" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G521" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H521" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I521" s="0" t="s">
         <v>327</v>
       </c>
       <c r="J521" s="0" t="s">
         <v>83</v>
       </c>
       <c r="K521" s="0" t="s">
         <v>39</v>
       </c>
       <c r="L521" s="0" t="s">
         <v>40</v>
       </c>
       <c r="M521" s="0" t="s">
         <v>622</v>
       </c>
       <c r="N521" s="0" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="O521" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P521" s="0" t="s">
         <v>63</v>
       </c>
       <c r="Q521" s="0" t="s">
         <v>219</v>
       </c>
       <c r="R521" s="0" t="s">
         <v>112</v>
       </c>
       <c r="S521" s="0" t="s">
         <v>167</v>
       </c>
       <c r="T521" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0">
         <v>91418</v>
       </c>
       <c r="B522" s="0" t="s">
@@ -36434,51 +36437,51 @@
       <c r="F522" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G522" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H522" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I522" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J522" s="0" t="s">
         <v>71</v>
       </c>
       <c r="K522" s="0" t="s">
         <v>39</v>
       </c>
       <c r="L522" s="0" t="s">
         <v>40</v>
       </c>
       <c r="M522" s="0" t="s">
         <v>72</v>
       </c>
       <c r="N522" s="0" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="O522" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P522" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q522" s="0" t="s">
         <v>63</v>
       </c>
       <c r="R522" s="0" t="s">
         <v>113</v>
       </c>
       <c r="S522" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T522" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0">
         <v>91506</v>
       </c>
       <c r="B523" s="0" t="s">
@@ -36493,54 +36496,54 @@
       <c r="E523" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F523" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G523" s="0" t="s">
         <v>213</v>
       </c>
       <c r="H523" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I523" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J523" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K523" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L523" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M523" s="0" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="N523" s="0" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="O523" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P523" s="0" t="s">
         <v>55</v>
       </c>
       <c r="Q523" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R523" s="0" t="s">
         <v>167</v>
       </c>
       <c r="S523" s="0" t="s">
         <v>167</v>
       </c>
       <c r="T523" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0">
         <v>91651</v>
       </c>
       <c r="B524" s="0" t="s">
@@ -36555,54 +36558,54 @@
       <c r="E524" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F524" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G524" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H524" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I524" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J524" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K524" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L524" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M524" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="N524" s="0" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="O524" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P524" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q524" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R524" s="0" t="s">
         <v>189</v>
       </c>
       <c r="S524" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T524" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0">
         <v>92202</v>
       </c>
       <c r="B525" s="0" t="s">
@@ -36679,116 +36682,116 @@
       <c r="E526" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F526" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G526" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H526" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I526" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J526" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K526" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L526" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M526" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="N526" s="0" t="s">
         <v>177</v>
       </c>
       <c r="O526" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P526" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q526" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R526" s="0" t="s">
         <v>245</v>
       </c>
       <c r="S526" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T526" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0">
         <v>92436</v>
       </c>
       <c r="B527" s="0" t="s">
         <v>142</v>
       </c>
       <c r="C527" s="0" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D527" s="0" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="E527" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F527" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G527" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H527" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I527" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J527" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K527" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L527" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M527" s="0" t="s">
         <v>415</v>
       </c>
       <c r="N527" s="0" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="O527" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P527" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q527" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R527" s="0" t="s">
         <v>358</v>
       </c>
       <c r="S527" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T527" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0">
         <v>93043</v>
       </c>
       <c r="B528" s="0" t="s">
@@ -36930,80 +36933,80 @@
       <c r="F530" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G530" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H530" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I530" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J530" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K530" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L530" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M530" s="0" t="s">
         <v>775</v>
       </c>
       <c r="N530" s="0" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="O530" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P530" s="0" t="s">
         <v>112</v>
       </c>
       <c r="Q530" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R530" s="0" t="s">
         <v>54</v>
       </c>
       <c r="S530" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T530" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0">
         <v>93172</v>
       </c>
       <c r="B531" s="0" t="s">
         <v>142</v>
       </c>
       <c r="C531" s="0" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="D531" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E531" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F531" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G531" s="0" t="s">
         <v>213</v>
       </c>
       <c r="H531" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I531" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J531" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K531" s="0" t="s">
         <v>27</v>
       </c>
@@ -37021,84 +37024,84 @@
       </c>
       <c r="P531" s="0" t="s">
         <v>33</v>
       </c>
       <c r="Q531" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R531" s="0" t="s">
         <v>148</v>
       </c>
       <c r="S531" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T531" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0">
         <v>93372</v>
       </c>
       <c r="B532" s="0" t="s">
         <v>142</v>
       </c>
       <c r="C532" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="D532" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E532" s="0" t="s">
         <v>347</v>
       </c>
       <c r="F532" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G532" s="0" t="s">
         <v>25</v>
       </c>
       <c r="H532" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I532" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J532" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K532" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L532" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M532" s="0" t="s">
         <v>899</v>
       </c>
       <c r="N532" s="0" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="O532" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P532" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q532" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R532" s="0" t="s">
         <v>231</v>
       </c>
       <c r="S532" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T532" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0">
         <v>93375</v>
       </c>
       <c r="B533" s="0" t="s">
@@ -37113,148 +37116,148 @@
       <c r="E533" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F533" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G533" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H533" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I533" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J533" s="0" t="s">
         <v>88</v>
       </c>
       <c r="K533" s="0" t="s">
         <v>387</v>
       </c>
       <c r="L533" s="0" t="s">
         <v>167</v>
       </c>
       <c r="M533" s="0" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="N533" s="0" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="O533" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P533" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q533" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R533" s="0" t="s">
         <v>55</v>
       </c>
       <c r="S533" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T533" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0">
         <v>93404</v>
       </c>
       <c r="B534" s="0" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="C534" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D534" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E534" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F534" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G534" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H534" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I534" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J534" s="0" t="s">
         <v>88</v>
       </c>
       <c r="K534" s="0" t="s">
         <v>387</v>
       </c>
       <c r="L534" s="0" t="s">
         <v>167</v>
       </c>
       <c r="M534" s="0" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="N534" s="0" t="s">
         <v>167</v>
       </c>
       <c r="O534" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P534" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q534" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R534" s="0" t="s">
         <v>55</v>
       </c>
       <c r="S534" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T534" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0">
         <v>93482</v>
       </c>
       <c r="B535" s="0" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C535" s="0" t="s">
         <v>179</v>
       </c>
       <c r="D535" s="0" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="E535" s="0" t="s">
         <v>284</v>
       </c>
       <c r="F535" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G535" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H535" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I535" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J535" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K535" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L535" s="0" t="s">
         <v>175</v>
       </c>
@@ -37266,113 +37269,113 @@
       </c>
       <c r="O535" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P535" s="0" t="s">
         <v>149</v>
       </c>
       <c r="Q535" s="0" t="s">
         <v>189</v>
       </c>
       <c r="R535" s="0" t="s">
         <v>572</v>
       </c>
       <c r="S535" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T535" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0">
         <v>93502</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="C536" s="0" t="s">
         <v>21</v>
       </c>
       <c r="D536" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E536" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F536" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G536" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H536" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I536" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J536" s="0" t="s">
         <v>255</v>
       </c>
       <c r="K536" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L536" s="0" t="s">
         <v>22</v>
       </c>
       <c r="M536" s="0" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="N536" s="0" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="O536" s="0" t="s">
         <v>22</v>
       </c>
       <c r="P536" s="0" t="s">
         <v>63</v>
       </c>
       <c r="Q536" s="0" t="s">
         <v>22</v>
       </c>
       <c r="R536" s="0" t="s">
         <v>62</v>
       </c>
       <c r="S536" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T536" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0">
         <v>93523</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="C537" s="0" t="s">
         <v>82</v>
       </c>
       <c r="D537" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E537" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F537" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G537" s="0" t="s">
         <v>213</v>
       </c>
       <c r="H537" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I537" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J537" s="0" t="s">
         <v>26</v>
       </c>
@@ -37390,119 +37393,119 @@
       </c>
       <c r="O537" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P537" s="0" t="s">
         <v>43</v>
       </c>
       <c r="Q537" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R537" s="0" t="s">
         <v>437</v>
       </c>
       <c r="S537" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T537" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0">
         <v>93653</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="C538" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="D538" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E538" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F538" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G538" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H538" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I538" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J538" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K538" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L538" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M538" s="0" t="s">
         <v>664</v>
       </c>
       <c r="N538" s="0" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="O538" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P538" s="0" t="s">
         <v>112</v>
       </c>
       <c r="Q538" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R538" s="0" t="s">
         <v>496</v>
       </c>
       <c r="S538" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T538" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0">
         <v>93925</v>
       </c>
       <c r="B539" s="0" t="s">
         <v>402</v>
       </c>
       <c r="C539" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D539" s="0" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="E539" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F539" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G539" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H539" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I539" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J539" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K539" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L539" s="0" t="s">
         <v>175</v>
       </c>
@@ -37547,51 +37550,51 @@
       <c r="E540" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F540" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G540" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H540" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I540" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J540" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K540" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L540" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M540" s="0" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="N540" s="0" t="s">
         <v>103</v>
       </c>
       <c r="O540" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P540" s="0" t="s">
         <v>43</v>
       </c>
       <c r="Q540" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R540" s="0" t="s">
         <v>167</v>
       </c>
       <c r="S540" s="0" t="s">
         <v>167</v>
       </c>
       <c r="T540" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0">
@@ -37609,302 +37612,302 @@
       <c r="E541" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F541" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G541" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H541" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I541" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J541" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K541" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L541" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M541" s="0" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="N541" s="0" t="s">
         <v>520</v>
       </c>
       <c r="O541" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P541" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q541" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R541" s="0" t="s">
         <v>113</v>
       </c>
       <c r="S541" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T541" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0">
         <v>94194</v>
       </c>
       <c r="B542" s="0" t="s">
         <v>402</v>
       </c>
       <c r="C542" s="0" t="s">
         <v>211</v>
       </c>
       <c r="D542" s="0" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="E542" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F542" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G542" s="0" t="s">
         <v>195</v>
       </c>
       <c r="H542" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I542" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J542" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K542" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L542" s="0" t="s">
         <v>714</v>
       </c>
       <c r="M542" s="0" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="N542" s="0" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="O542" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P542" s="0" t="s">
         <v>31</v>
       </c>
       <c r="Q542" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R542" s="0" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="S542" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T542" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0">
         <v>94710</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="C543" s="0" t="s">
         <v>294</v>
       </c>
       <c r="D543" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E543" s="0" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="F543" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G543" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H543" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I543" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J543" s="0" t="s">
         <v>405</v>
       </c>
       <c r="K543" s="0" t="s">
         <v>387</v>
       </c>
       <c r="L543" s="0" t="s">
         <v>167</v>
       </c>
       <c r="M543" s="0" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="N543" s="0" t="s">
         <v>167</v>
       </c>
       <c r="O543" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P543" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q543" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R543" s="0" t="s">
         <v>31</v>
       </c>
       <c r="S543" s="0" t="s">
         <v>167</v>
       </c>
       <c r="T543" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0">
         <v>95551</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="C544" s="0" t="s">
         <v>120</v>
       </c>
       <c r="D544" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E544" s="0" t="s">
         <v>284</v>
       </c>
       <c r="F544" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G544" s="0" t="s">
         <v>25</v>
       </c>
       <c r="H544" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I544" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J544" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K544" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L544" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M544" s="0" t="s">
         <v>482</v>
       </c>
       <c r="N544" s="0" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="O544" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P544" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q544" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R544" s="0" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="S544" s="0" t="s">
         <v>709</v>
       </c>
       <c r="T544" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0">
         <v>95578</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="C545" s="0" t="s">
         <v>365</v>
       </c>
       <c r="D545" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E545" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F545" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G545" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H545" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I545" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J545" s="0" t="s">
         <v>88</v>
       </c>
       <c r="K545" s="0" t="s">
         <v>39</v>
       </c>
       <c r="L545" s="0" t="s">
         <v>40</v>
       </c>
       <c r="M545" s="0" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="N545" s="0" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="O545" s="0" t="s">
         <v>22</v>
       </c>
       <c r="P545" s="0" t="s">
         <v>22</v>
       </c>
       <c r="Q545" s="0" t="s">
         <v>112</v>
       </c>
       <c r="R545" s="0" t="s">
         <v>172</v>
       </c>
       <c r="S545" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T545" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0">
         <v>95653</v>
       </c>
       <c r="B546" s="0" t="s">
@@ -37922,83 +37925,83 @@
       <c r="F546" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G546" s="0" t="s">
         <v>25</v>
       </c>
       <c r="H546" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I546" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J546" s="0" t="s">
         <v>201</v>
       </c>
       <c r="K546" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L546" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M546" s="0" t="s">
         <v>202</v>
       </c>
       <c r="N546" s="0" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="O546" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P546" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q546" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R546" s="0" t="s">
         <v>231</v>
       </c>
       <c r="S546" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T546" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0">
         <v>95662</v>
       </c>
       <c r="B547" s="0" t="s">
         <v>679</v>
       </c>
       <c r="C547" s="0" t="s">
         <v>104</v>
       </c>
       <c r="D547" s="0" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="E547" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F547" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G547" s="0" t="s">
         <v>144</v>
       </c>
       <c r="H547" s="0" t="s">
         <v>145</v>
       </c>
       <c r="I547" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J547" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K547" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L547" s="0" t="s">
         <v>175</v>
       </c>
@@ -38043,51 +38046,51 @@
       <c r="E548" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F548" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G548" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H548" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I548" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J548" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K548" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L548" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M548" s="0" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="N548" s="0" t="s">
         <v>167</v>
       </c>
       <c r="O548" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P548" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q548" s="0" t="s">
         <v>109</v>
       </c>
       <c r="R548" s="0" t="s">
         <v>189</v>
       </c>
       <c r="S548" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T548" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0">
@@ -38105,86 +38108,86 @@
       <c r="E549" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F549" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G549" s="0" t="s">
         <v>25</v>
       </c>
       <c r="H549" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I549" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J549" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K549" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L549" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M549" s="0" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="N549" s="0" t="s">
         <v>922</v>
       </c>
       <c r="O549" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P549" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q549" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R549" s="0" t="s">
         <v>231</v>
       </c>
       <c r="S549" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T549" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0">
         <v>95687</v>
       </c>
       <c r="B550" s="0" t="s">
         <v>679</v>
       </c>
       <c r="C550" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D550" s="0" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="E550" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F550" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G550" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H550" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I550" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J550" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K550" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L550" s="0" t="s">
         <v>175</v>
       </c>
@@ -38326,51 +38329,51 @@
       </c>
       <c r="Q552" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R552" s="0" t="s">
         <v>189</v>
       </c>
       <c r="S552" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T552" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0">
         <v>95751</v>
       </c>
       <c r="B553" s="0" t="s">
         <v>208</v>
       </c>
       <c r="C553" s="0" t="s">
         <v>98</v>
       </c>
       <c r="D553" s="0" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="E553" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F553" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G553" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H553" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I553" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J553" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K553" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L553" s="0" t="s">
         <v>175</v>
       </c>
@@ -38415,54 +38418,54 @@
       <c r="E554" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F554" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G554" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H554" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I554" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J554" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K554" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L554" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M554" s="0" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="N554" s="0" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="O554" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P554" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q554" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R554" s="0" t="s">
         <v>189</v>
       </c>
       <c r="S554" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T554" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0">
         <v>95799</v>
       </c>
       <c r="B555" s="0" t="s">
@@ -38477,80 +38480,80 @@
       <c r="E555" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F555" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G555" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H555" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I555" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J555" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K555" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L555" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M555" s="0" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="N555" s="0" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="O555" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P555" s="0" t="s">
         <v>31</v>
       </c>
       <c r="Q555" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R555" s="0" t="s">
         <v>502</v>
       </c>
       <c r="S555" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T555" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0">
         <v>96012</v>
       </c>
       <c r="B556" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="C556" s="0" t="s">
         <v>179</v>
       </c>
       <c r="D556" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E556" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F556" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G556" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H556" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I556" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J556" s="0" t="s">
         <v>26</v>
       </c>
@@ -38568,113 +38571,113 @@
       </c>
       <c r="O556" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P556" s="0" t="s">
         <v>109</v>
       </c>
       <c r="Q556" s="0" t="s">
         <v>110</v>
       </c>
       <c r="R556" s="0" t="s">
         <v>111</v>
       </c>
       <c r="S556" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T556" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0">
         <v>96095</v>
       </c>
       <c r="B557" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="C557" s="0" t="s">
         <v>500</v>
       </c>
       <c r="D557" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E557" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F557" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G557" s="0" t="s">
         <v>180</v>
       </c>
       <c r="H557" s="0" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="I557" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J557" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K557" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L557" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M557" s="0" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="N557" s="0" t="s">
         <v>750</v>
       </c>
       <c r="O557" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P557" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q557" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R557" s="0" t="s">
         <v>189</v>
       </c>
       <c r="S557" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T557" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0">
         <v>96216</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="C558" s="0" t="s">
         <v>150</v>
       </c>
       <c r="D558" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E558" s="0" t="s">
         <v>347</v>
       </c>
       <c r="F558" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G558" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H558" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I558" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J558" s="0" t="s">
         <v>26</v>
       </c>
@@ -38692,51 +38695,51 @@
       </c>
       <c r="O558" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P558" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q558" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R558" s="0" t="s">
         <v>178</v>
       </c>
       <c r="S558" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T558" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0">
         <v>96665</v>
       </c>
       <c r="B559" s="0" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="C559" s="0" t="s">
         <v>82</v>
       </c>
       <c r="D559" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E559" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F559" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G559" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H559" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I559" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J559" s="0" t="s">
         <v>78</v>
       </c>
@@ -38754,181 +38757,181 @@
       </c>
       <c r="O559" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P559" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q559" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R559" s="0" t="s">
         <v>330</v>
       </c>
       <c r="S559" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T559" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0">
         <v>96750</v>
       </c>
       <c r="B560" s="0" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="C560" s="0" t="s">
         <v>221</v>
       </c>
       <c r="D560" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E560" s="0" t="s">
         <v>442</v>
       </c>
       <c r="F560" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G560" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H560" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I560" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J560" s="0" t="s">
         <v>201</v>
       </c>
       <c r="K560" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L560" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M560" s="0" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="N560" s="0" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="O560" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P560" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q560" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R560" s="0" t="s">
         <v>651</v>
       </c>
       <c r="S560" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T560" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0">
         <v>96766</v>
       </c>
       <c r="B561" s="0" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="C561" s="0" t="s">
         <v>179</v>
       </c>
       <c r="D561" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E561" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F561" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G561" s="0" t="s">
         <v>213</v>
       </c>
       <c r="H561" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I561" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J561" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K561" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L561" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M561" s="0" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="N561" s="0" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="O561" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P561" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q561" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R561" s="0" t="s">
         <v>189</v>
       </c>
       <c r="S561" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T561" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0">
         <v>97013</v>
       </c>
       <c r="B562" s="0" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="C562" s="0" t="s">
         <v>21</v>
       </c>
       <c r="D562" s="0" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="E562" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F562" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G562" s="0" t="s">
         <v>180</v>
       </c>
       <c r="H562" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I562" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J562" s="0" t="s">
         <v>255</v>
       </c>
       <c r="K562" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L562" s="0" t="s">
         <v>175</v>
       </c>
@@ -38940,116 +38943,116 @@
       </c>
       <c r="O562" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P562" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q562" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R562" s="0" t="s">
         <v>189</v>
       </c>
       <c r="S562" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T562" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0">
         <v>97061</v>
       </c>
       <c r="B563" s="0" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="C563" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D563" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E563" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F563" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G563" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H563" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I563" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J563" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K563" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L563" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M563" s="0" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="N563" s="0" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="O563" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P563" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q563" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R563" s="0" t="s">
         <v>167</v>
       </c>
       <c r="S563" s="0" t="s">
         <v>167</v>
       </c>
       <c r="T563" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0">
         <v>97451</v>
       </c>
       <c r="B564" s="0" t="s">
         <v>574</v>
       </c>
       <c r="C564" s="0" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="D564" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E564" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F564" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G564" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H564" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I564" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J564" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K564" s="0" t="s">
         <v>27</v>
       </c>
@@ -39129,172 +39132,172 @@
       </c>
       <c r="P565" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q565" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R565" s="0" t="s">
         <v>178</v>
       </c>
       <c r="S565" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T565" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0">
         <v>98822</v>
       </c>
       <c r="B566" s="0" t="s">
         <v>211</v>
       </c>
       <c r="C566" s="0" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="D566" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E566" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F566" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G566" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H566" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I566" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J566" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K566" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L566" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M566" s="0" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="N566" s="0" t="s">
         <v>811</v>
       </c>
       <c r="O566" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P566" s="0" t="s">
         <v>55</v>
       </c>
       <c r="Q566" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R566" s="0" t="s">
         <v>167</v>
       </c>
       <c r="S566" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T566" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0">
         <v>99417</v>
       </c>
       <c r="B567" s="0" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="C567" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D567" s="0" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="E567" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F567" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G567" s="0" t="s">
         <v>455</v>
       </c>
       <c r="H567" s="0" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="I567" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J567" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K567" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L567" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M567" s="0" t="s">
         <v>323</v>
       </c>
       <c r="N567" s="0" t="s">
         <v>453</v>
       </c>
       <c r="O567" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P567" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q567" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R567" s="0" t="s">
         <v>178</v>
       </c>
       <c r="S567" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T567" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0">
         <v>99765</v>
       </c>
       <c r="B568" s="0" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="C568" s="0" t="s">
         <v>778</v>
       </c>
       <c r="D568" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E568" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F568" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G568" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H568" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I568" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J568" s="0" t="s">
         <v>26</v>
       </c>
@@ -39312,146 +39315,146 @@
       </c>
       <c r="O568" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P568" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q568" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R568" s="0" t="s">
         <v>189</v>
       </c>
       <c r="S568" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T568" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0">
         <v>99988</v>
       </c>
       <c r="B569" s="0" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="C569" s="0" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="D569" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E569" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F569" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G569" s="0" t="s">
         <v>195</v>
       </c>
       <c r="H569" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I569" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J569" s="0" t="s">
         <v>201</v>
       </c>
       <c r="K569" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L569" s="0" t="s">
         <v>127</v>
       </c>
       <c r="M569" s="0" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="N569" s="0" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="O569" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P569" s="0" t="s">
         <v>184</v>
       </c>
       <c r="Q569" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R569" s="0" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="S569" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T569" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0">
         <v>100053</v>
       </c>
       <c r="B570" s="0" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="C570" s="0" t="s">
         <v>120</v>
       </c>
       <c r="D570" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E570" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F570" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G570" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H570" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I570" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J570" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K570" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L570" s="0" t="s">
         <v>403</v>
       </c>
       <c r="M570" s="0" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="N570" s="0" t="s">
         <v>177</v>
       </c>
       <c r="O570" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P570" s="0" t="s">
         <v>148</v>
       </c>
       <c r="Q570" s="0" t="s">
         <v>163</v>
       </c>
       <c r="R570" s="0" t="s">
         <v>670</v>
       </c>
       <c r="S570" s="0" t="s">
         <v>43</v>
       </c>
       <c r="T570" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0">
@@ -39469,51 +39472,51 @@
       <c r="E571" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F571" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G571" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H571" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I571" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J571" s="0" t="s">
         <v>255</v>
       </c>
       <c r="K571" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L571" s="0" t="s">
         <v>167</v>
       </c>
       <c r="M571" s="0" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="N571" s="0" t="s">
         <v>177</v>
       </c>
       <c r="O571" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P571" s="0" t="s">
         <v>199</v>
       </c>
       <c r="Q571" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R571" s="0" t="s">
         <v>587</v>
       </c>
       <c r="S571" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T571" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0">
@@ -39563,54 +39566,54 @@
       </c>
       <c r="P572" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q572" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R572" s="0" t="s">
         <v>178</v>
       </c>
       <c r="S572" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T572" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0">
         <v>100604</v>
       </c>
       <c r="B573" s="0" t="s">
         <v>365</v>
       </c>
       <c r="C573" s="0" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="D573" s="0" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="E573" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F573" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G573" s="0" t="s">
         <v>180</v>
       </c>
       <c r="H573" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I573" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J573" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K573" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L573" s="0" t="s">
         <v>175</v>
       </c>
@@ -39628,140 +39631,140 @@
       </c>
       <c r="Q573" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R573" s="0" t="s">
         <v>189</v>
       </c>
       <c r="S573" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T573" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0">
         <v>100645</v>
       </c>
       <c r="B574" s="0" t="s">
         <v>365</v>
       </c>
       <c r="C574" s="0" t="s">
         <v>104</v>
       </c>
       <c r="D574" s="0" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="E574" s="0" t="s">
         <v>174</v>
       </c>
       <c r="F574" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G574" s="0" t="s">
         <v>195</v>
       </c>
       <c r="H574" s="0" t="s">
         <v>196</v>
       </c>
       <c r="I574" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J574" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K574" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L574" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M574" s="0" t="s">
         <v>351</v>
       </c>
       <c r="N574" s="0" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="O574" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P574" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q574" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R574" s="0" t="s">
         <v>516</v>
       </c>
       <c r="S574" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T574" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0">
         <v>100737</v>
       </c>
       <c r="B575" s="0" t="s">
         <v>365</v>
       </c>
       <c r="C575" s="0" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="D575" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E575" s="0" t="s">
         <v>143</v>
       </c>
       <c r="F575" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G575" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H575" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I575" s="0" t="s">
         <v>297</v>
       </c>
       <c r="J575" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K575" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L575" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M575" s="0" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="N575" s="0" t="s">
         <v>241</v>
       </c>
       <c r="O575" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P575" s="0" t="s">
         <v>112</v>
       </c>
       <c r="Q575" s="0" t="s">
         <v>63</v>
       </c>
       <c r="R575" s="0" t="s">
         <v>148</v>
       </c>
       <c r="S575" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T575" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0">
@@ -39779,116 +39782,116 @@
       <c r="E576" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F576" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G576" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H576" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I576" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J576" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K576" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L576" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M576" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="N576" s="0" t="s">
         <v>177</v>
       </c>
       <c r="O576" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P576" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q576" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R576" s="0" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="S576" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T576" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0">
         <v>101181</v>
       </c>
       <c r="B577" s="0" t="s">
         <v>365</v>
       </c>
       <c r="C577" s="0" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="D577" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E577" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F577" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G577" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H577" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I577" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J577" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K577" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L577" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M577" s="0" t="s">
         <v>240</v>
       </c>
       <c r="N577" s="0" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="O577" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P577" s="0" t="s">
         <v>33</v>
       </c>
       <c r="Q577" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R577" s="0" t="s">
         <v>148</v>
       </c>
       <c r="S577" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T577" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0">
         <v>101344</v>
       </c>
       <c r="B578" s="0" t="s">
@@ -39950,101 +39953,101 @@
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0">
         <v>101396</v>
       </c>
       <c r="B579" s="0" t="s">
         <v>365</v>
       </c>
       <c r="C579" s="0" t="s">
         <v>855</v>
       </c>
       <c r="D579" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E579" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F579" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G579" s="0" t="s">
         <v>268</v>
       </c>
       <c r="H579" s="0" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="I579" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J579" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K579" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L579" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M579" s="0" t="s">
         <v>240</v>
       </c>
       <c r="N579" s="0" t="s">
         <v>770</v>
       </c>
       <c r="O579" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P579" s="0" t="s">
         <v>33</v>
       </c>
       <c r="Q579" s="0" t="s">
         <v>63</v>
       </c>
       <c r="R579" s="0" t="s">
         <v>148</v>
       </c>
       <c r="S579" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T579" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0">
         <v>102032</v>
       </c>
       <c r="B580" s="0" t="s">
         <v>365</v>
       </c>
       <c r="C580" s="0" t="s">
         <v>137</v>
       </c>
       <c r="D580" s="0" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="E580" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F580" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G580" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H580" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I580" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J580" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K580" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L580" s="0" t="s">
         <v>106</v>
       </c>
@@ -40074,98 +40077,98 @@
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0">
         <v>102218</v>
       </c>
       <c r="B581" s="0" t="s">
         <v>365</v>
       </c>
       <c r="C581" s="0" t="s">
         <v>574</v>
       </c>
       <c r="D581" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E581" s="0" t="s">
         <v>174</v>
       </c>
       <c r="F581" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G581" s="0" t="s">
         <v>49</v>
       </c>
       <c r="H581" s="0" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="I581" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J581" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K581" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L581" s="0" t="s">
         <v>106</v>
       </c>
       <c r="M581" s="0" t="s">
         <v>654</v>
       </c>
       <c r="N581" s="0" t="s">
         <v>183</v>
       </c>
       <c r="O581" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P581" s="0" t="s">
         <v>109</v>
       </c>
       <c r="Q581" s="0" t="s">
         <v>110</v>
       </c>
       <c r="R581" s="0" t="s">
         <v>204</v>
       </c>
       <c r="S581" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T581" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0">
         <v>102354</v>
       </c>
       <c r="B582" s="0" t="s">
         <v>365</v>
       </c>
       <c r="C582" s="0" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="D582" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E582" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F582" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G582" s="0" t="s">
         <v>49</v>
       </c>
       <c r="H582" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I582" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J582" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K582" s="0" t="s">
         <v>27</v>
       </c>
@@ -40180,69 +40183,69 @@
       </c>
       <c r="O582" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P582" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q582" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R582" s="0" t="s">
         <v>547</v>
       </c>
       <c r="S582" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T582" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0">
         <v>102521</v>
       </c>
       <c r="B583" s="0" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="C583" s="0" t="s">
         <v>179</v>
       </c>
       <c r="D583" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E583" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F583" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G583" s="0" t="s">
         <v>268</v>
       </c>
       <c r="H583" s="0" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="I583" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J583" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K583" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L583" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M583" s="0" t="s">
         <v>253</v>
       </c>
       <c r="N583" s="0" t="s">
         <v>274</v>
       </c>
       <c r="O583" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P583" s="0" t="s">
         <v>33</v>
       </c>
@@ -40366,273 +40369,273 @@
       </c>
       <c r="O585" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P585" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q585" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R585" s="0" t="s">
         <v>148</v>
       </c>
       <c r="S585" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T585" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0">
         <v>103109</v>
       </c>
       <c r="B586" s="0" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="C586" s="0" t="s">
         <v>21</v>
       </c>
       <c r="D586" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E586" s="0" t="s">
         <v>347</v>
       </c>
       <c r="F586" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G586" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H586" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I586" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J586" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K586" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L586" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M586" s="0" t="s">
         <v>253</v>
       </c>
       <c r="N586" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="O586" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P586" s="0" t="s">
         <v>33</v>
       </c>
       <c r="Q586" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R586" s="0" t="s">
         <v>193</v>
       </c>
       <c r="S586" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T586" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0">
         <v>103867</v>
       </c>
       <c r="B587" s="0" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="C587" s="0" t="s">
         <v>223</v>
       </c>
       <c r="D587" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E587" s="0" t="s">
         <v>216</v>
       </c>
       <c r="F587" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G587" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H587" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I587" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J587" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K587" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L587" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M587" s="0" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="N587" s="0" t="s">
         <v>770</v>
       </c>
       <c r="O587" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P587" s="0" t="s">
         <v>33</v>
       </c>
       <c r="Q587" s="0" t="s">
         <v>63</v>
       </c>
       <c r="R587" s="0" t="s">
         <v>148</v>
       </c>
       <c r="S587" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T587" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0">
         <v>103882</v>
       </c>
       <c r="B588" s="0" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="C588" s="0" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="D588" s="0" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="E588" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F588" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G588" s="0" t="s">
         <v>195</v>
       </c>
       <c r="H588" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I588" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J588" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K588" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L588" s="0" t="s">
         <v>714</v>
       </c>
       <c r="M588" s="0" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="N588" s="0" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="O588" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P588" s="0" t="s">
         <v>31</v>
       </c>
       <c r="Q588" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R588" s="0" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="S588" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T588" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0">
         <v>104175</v>
       </c>
       <c r="B589" s="0" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="C589" s="0" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="D589" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E589" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F589" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G589" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H589" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I589" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J589" s="0" t="s">
         <v>88</v>
       </c>
       <c r="K589" s="0" t="s">
         <v>39</v>
       </c>
       <c r="L589" s="0" t="s">
         <v>40</v>
       </c>
       <c r="M589" s="0" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="N589" s="0" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="O589" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P589" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q589" s="0" t="s">
         <v>43</v>
       </c>
       <c r="R589" s="0" t="s">
         <v>111</v>
       </c>
       <c r="S589" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T589" s="0" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0">
         <v>104200</v>
       </c>
       <c r="B590" s="0" t="s">
@@ -40682,81 +40685,81 @@
       </c>
       <c r="Q590" s="0" t="s">
         <v>43</v>
       </c>
       <c r="R590" s="0" t="s">
         <v>62</v>
       </c>
       <c r="S590" s="0" t="s">
         <v>167</v>
       </c>
       <c r="T590" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0">
         <v>104403</v>
       </c>
       <c r="B591" s="0" t="s">
         <v>567</v>
       </c>
       <c r="C591" s="0" t="s">
         <v>179</v>
       </c>
       <c r="D591" s="0" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="E591" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F591" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G591" s="0" t="s">
         <v>213</v>
       </c>
       <c r="H591" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I591" s="0" t="s">
         <v>297</v>
       </c>
       <c r="J591" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K591" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L591" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M591" s="0" t="s">
         <v>253</v>
       </c>
       <c r="N591" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="O591" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P591" s="0" t="s">
         <v>112</v>
       </c>
       <c r="Q591" s="0" t="s">
         <v>63</v>
       </c>
       <c r="R591" s="0" t="s">
         <v>193</v>
       </c>
       <c r="S591" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T591" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0">
         <v>104566</v>
       </c>
       <c r="B592" s="0" t="s">
@@ -40800,149 +40803,149 @@
       </c>
       <c r="O592" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P592" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q592" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R592" s="0" t="s">
         <v>178</v>
       </c>
       <c r="S592" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T592" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0">
         <v>105014</v>
       </c>
       <c r="B593" s="0" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="C593" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D593" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E593" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F593" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G593" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H593" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I593" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J593" s="0" t="s">
         <v>220</v>
       </c>
       <c r="K593" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L593" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M593" s="0" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="N593" s="0" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="O593" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P593" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q593" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R593" s="0" t="s">
         <v>550</v>
       </c>
       <c r="S593" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T593" s="0" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0">
         <v>105017</v>
       </c>
       <c r="B594" s="0" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="C594" s="0" t="s">
         <v>223</v>
       </c>
       <c r="D594" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E594" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F594" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G594" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H594" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I594" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J594" s="0" t="s">
         <v>220</v>
       </c>
       <c r="K594" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L594" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M594" s="0" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="N594" s="0" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="O594" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P594" s="0" t="s">
         <v>112</v>
       </c>
       <c r="Q594" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R594" s="0" t="s">
         <v>550</v>
       </c>
       <c r="S594" s="0" t="s">
         <v>167</v>
       </c>
       <c r="T594" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0">
         <v>105187</v>
       </c>
       <c r="B595" s="0" t="s">
@@ -40957,364 +40960,364 @@
       <c r="E595" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F595" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G595" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H595" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I595" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J595" s="0" t="s">
         <v>83</v>
       </c>
       <c r="K595" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L595" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M595" s="0" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="N595" s="0" t="s">
         <v>499</v>
       </c>
       <c r="O595" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P595" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q595" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R595" s="0" t="s">
         <v>167</v>
       </c>
       <c r="S595" s="0" t="s">
         <v>167</v>
       </c>
       <c r="T595" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0">
         <v>105242</v>
       </c>
       <c r="B596" s="0" t="s">
         <v>291</v>
       </c>
       <c r="C596" s="0" t="s">
         <v>254</v>
       </c>
       <c r="D596" s="0" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="E596" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F596" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G596" s="0" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="H596" s="0" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="I596" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J596" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K596" s="0" t="s">
         <v>39</v>
       </c>
       <c r="L596" s="0" t="s">
         <v>40</v>
       </c>
       <c r="M596" s="0" t="s">
         <v>399</v>
       </c>
       <c r="N596" s="0" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="O596" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P596" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q596" s="0" t="s">
         <v>148</v>
       </c>
       <c r="R596" s="0" t="s">
         <v>462</v>
       </c>
       <c r="S596" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T596" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0">
         <v>105489</v>
       </c>
       <c r="B597" s="0" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="C597" s="0" t="s">
         <v>46</v>
       </c>
       <c r="D597" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E597" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F597" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G597" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H597" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I597" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J597" s="0" t="s">
         <v>83</v>
       </c>
       <c r="K597" s="0" t="s">
         <v>117</v>
       </c>
       <c r="L597" s="0" t="s">
         <v>167</v>
       </c>
       <c r="M597" s="0" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="N597" s="0" t="s">
         <v>167</v>
       </c>
       <c r="O597" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P597" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q597" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R597" s="0" t="s">
         <v>832</v>
       </c>
       <c r="S597" s="0" t="s">
         <v>43</v>
       </c>
       <c r="T597" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0">
         <v>106023</v>
       </c>
       <c r="B598" s="0" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="C598" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D598" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E598" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F598" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G598" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H598" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I598" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J598" s="0" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="K598" s="0" t="s">
         <v>39</v>
       </c>
       <c r="L598" s="0" t="s">
         <v>40</v>
       </c>
       <c r="M598" s="0" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="N598" s="0" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="O598" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P598" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q598" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R598" s="0" t="s">
         <v>167</v>
       </c>
       <c r="S598" s="0" t="s">
         <v>167</v>
       </c>
       <c r="T598" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0">
         <v>106059</v>
       </c>
       <c r="B599" s="0" t="s">
         <v>294</v>
       </c>
       <c r="C599" s="0" t="s">
         <v>179</v>
       </c>
       <c r="D599" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E599" s="0" t="s">
         <v>174</v>
       </c>
       <c r="F599" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G599" s="0" t="s">
         <v>268</v>
       </c>
       <c r="H599" s="0" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="I599" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J599" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K599" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L599" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M599" s="0" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="N599" s="0" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="O599" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P599" s="0" t="s">
         <v>31</v>
       </c>
       <c r="Q599" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R599" s="0" t="s">
         <v>32</v>
       </c>
       <c r="S599" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T599" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0">
         <v>106062</v>
       </c>
       <c r="B600" s="0" t="s">
         <v>294</v>
       </c>
       <c r="C600" s="0" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="D600" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E600" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F600" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G600" s="0" t="s">
         <v>455</v>
       </c>
       <c r="H600" s="0" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="I600" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J600" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K600" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L600" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M600" s="0" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="N600" s="0" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="O600" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P600" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q600" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R600" s="0" t="s">
         <v>167</v>
       </c>
       <c r="S600" s="0" t="s">
         <v>167</v>
       </c>
       <c r="T600" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0">
         <v>106065</v>
       </c>
       <c r="B601" s="0" t="s">
@@ -41394,51 +41397,51 @@
       <c r="F602" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G602" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H602" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I602" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J602" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K602" s="0" t="s">
         <v>117</v>
       </c>
       <c r="L602" s="0" t="s">
         <v>167</v>
       </c>
       <c r="M602" s="0" t="s">
         <v>802</v>
       </c>
       <c r="N602" s="0" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="O602" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P602" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q602" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R602" s="0" t="s">
         <v>167</v>
       </c>
       <c r="S602" s="0" t="s">
         <v>167</v>
       </c>
       <c r="T602" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="0">
         <v>106069</v>
       </c>
       <c r="B603" s="0" t="s">
@@ -41453,86 +41456,86 @@
       <c r="E603" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F603" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G603" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H603" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I603" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J603" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K603" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L603" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M603" s="0" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="N603" s="0" t="s">
         <v>167</v>
       </c>
       <c r="O603" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P603" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q603" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R603" s="0" t="s">
         <v>189</v>
       </c>
       <c r="S603" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T603" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="0">
         <v>106070</v>
       </c>
       <c r="B604" s="0" t="s">
         <v>294</v>
       </c>
       <c r="C604" s="0" t="s">
         <v>21</v>
       </c>
       <c r="D604" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="E604" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F604" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G604" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H604" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I604" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J604" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K604" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L604" s="0" t="s">
         <v>175</v>
       </c>
@@ -41544,51 +41547,51 @@
       </c>
       <c r="O604" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P604" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q604" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R604" s="0" t="s">
         <v>189</v>
       </c>
       <c r="S604" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T604" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="0">
         <v>107204</v>
       </c>
       <c r="B605" s="0" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="C605" s="0" t="s">
         <v>104</v>
       </c>
       <c r="D605" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E605" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F605" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G605" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H605" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I605" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J605" s="0" t="s">
         <v>26</v>
       </c>
@@ -41606,51 +41609,51 @@
       </c>
       <c r="O605" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P605" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q605" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R605" s="0" t="s">
         <v>340</v>
       </c>
       <c r="S605" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T605" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="0">
         <v>107341</v>
       </c>
       <c r="B606" s="0" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="C606" s="0" t="s">
         <v>167</v>
       </c>
       <c r="D606" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E606" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F606" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G606" s="0" t="s">
         <v>25</v>
       </c>
       <c r="H606" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I606" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J606" s="0" t="s">
         <v>83</v>
       </c>
@@ -41701,299 +41704,299 @@
       <c r="E607" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F607" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G607" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H607" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I607" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J607" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K607" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L607" s="0" t="s">
         <v>127</v>
       </c>
       <c r="M607" s="0" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="N607" s="0" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="O607" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P607" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q607" s="0" t="s">
         <v>172</v>
       </c>
       <c r="R607" s="0" t="s">
         <v>696</v>
       </c>
       <c r="S607" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T607" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="0">
         <v>107807</v>
       </c>
       <c r="B608" s="0" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="C608" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D608" s="0" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="E608" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F608" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G608" s="0" t="s">
         <v>25</v>
       </c>
       <c r="H608" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I608" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J608" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K608" s="0" t="s">
         <v>39</v>
       </c>
       <c r="L608" s="0" t="s">
         <v>40</v>
       </c>
       <c r="M608" s="0" t="s">
         <v>152</v>
       </c>
       <c r="N608" s="0" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="O608" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P608" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q608" s="0" t="s">
         <v>112</v>
       </c>
       <c r="R608" s="0" t="s">
         <v>149</v>
       </c>
       <c r="S608" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T608" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="0">
         <v>107817</v>
       </c>
       <c r="B609" s="0" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="C609" s="0" t="s">
         <v>223</v>
       </c>
       <c r="D609" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E609" s="0" t="s">
         <v>216</v>
       </c>
       <c r="F609" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G609" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H609" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I609" s="0" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="J609" s="0" t="s">
         <v>157</v>
       </c>
       <c r="K609" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L609" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M609" s="0" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="N609" s="0" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="O609" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P609" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q609" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R609" s="0" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="S609" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T609" s="0" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="0">
         <v>108083</v>
       </c>
       <c r="B610" s="0" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="C610" s="0" t="s">
         <v>179</v>
       </c>
       <c r="D610" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E610" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F610" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G610" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H610" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I610" s="0" t="s">
         <v>327</v>
       </c>
       <c r="J610" s="0" t="s">
         <v>88</v>
       </c>
       <c r="K610" s="0" t="s">
         <v>39</v>
       </c>
       <c r="L610" s="0" t="s">
         <v>167</v>
       </c>
       <c r="M610" s="0" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="N610" s="0" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="O610" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P610" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q610" s="0" t="s">
         <v>33</v>
       </c>
       <c r="R610" s="0" t="s">
         <v>163</v>
       </c>
       <c r="S610" s="0" t="s">
         <v>167</v>
       </c>
       <c r="T610" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="0">
         <v>108131</v>
       </c>
       <c r="B611" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C611" s="0" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="D611" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E611" s="0" t="s">
         <v>174</v>
       </c>
       <c r="F611" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G611" s="0" t="s">
         <v>25</v>
       </c>
       <c r="H611" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I611" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J611" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K611" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L611" s="0" t="s">
         <v>106</v>
       </c>
       <c r="M611" s="0" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="N611" s="0" t="s">
         <v>183</v>
       </c>
       <c r="O611" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P611" s="0" t="s">
         <v>109</v>
       </c>
       <c r="Q611" s="0" t="s">
         <v>263</v>
       </c>
       <c r="R611" s="0" t="s">
         <v>199</v>
       </c>
       <c r="S611" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T611" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="0">
@@ -42011,116 +42014,116 @@
       <c r="E612" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F612" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G612" s="0" t="s">
         <v>268</v>
       </c>
       <c r="H612" s="0" t="s">
         <v>355</v>
       </c>
       <c r="I612" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J612" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K612" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L612" s="0" t="s">
         <v>714</v>
       </c>
       <c r="M612" s="0" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="N612" s="0" t="s">
         <v>177</v>
       </c>
       <c r="O612" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P612" s="0" t="s">
         <v>31</v>
       </c>
       <c r="Q612" s="0" t="s">
         <v>148</v>
       </c>
       <c r="R612" s="0" t="s">
         <v>167</v>
       </c>
       <c r="S612" s="0" t="s">
         <v>167</v>
       </c>
       <c r="T612" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="0">
         <v>108358</v>
       </c>
       <c r="B613" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C613" s="0" t="s">
         <v>104</v>
       </c>
       <c r="D613" s="0" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="E613" s="0" t="s">
         <v>442</v>
       </c>
       <c r="F613" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G613" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H613" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I613" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J613" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K613" s="0" t="s">
         <v>39</v>
       </c>
       <c r="L613" s="0" t="s">
         <v>40</v>
       </c>
       <c r="M613" s="0" t="s">
         <v>677</v>
       </c>
       <c r="N613" s="0" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="O613" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P613" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q613" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R613" s="0" t="s">
         <v>167</v>
       </c>
       <c r="S613" s="0" t="s">
         <v>167</v>
       </c>
       <c r="T613" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="0">
         <v>108368</v>
       </c>
       <c r="B614" s="0" t="s">
@@ -42167,84 +42170,84 @@
       </c>
       <c r="P614" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q614" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R614" s="0" t="s">
         <v>130</v>
       </c>
       <c r="S614" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T614" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="0">
         <v>108413</v>
       </c>
       <c r="B615" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C615" s="0" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="D615" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E615" s="0" t="s">
         <v>284</v>
       </c>
       <c r="F615" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G615" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H615" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I615" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J615" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K615" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L615" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M615" s="0" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="N615" s="0" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="O615" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P615" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q615" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R615" s="0" t="s">
         <v>184</v>
       </c>
       <c r="S615" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T615" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0">
         <v>108438</v>
       </c>
       <c r="B616" s="0" t="s">
@@ -42259,113 +42262,113 @@
       <c r="E616" s="0" t="s">
         <v>347</v>
       </c>
       <c r="F616" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G616" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H616" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I616" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J616" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K616" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L616" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M616" s="0" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="N616" s="0" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="O616" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P616" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q616" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R616" s="0" t="s">
         <v>167</v>
       </c>
       <c r="S616" s="0" t="s">
         <v>167</v>
       </c>
       <c r="T616" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0">
         <v>108665</v>
       </c>
       <c r="B617" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C617" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D617" s="0" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="E617" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F617" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G617" s="0" t="s">
         <v>180</v>
       </c>
       <c r="H617" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I617" s="0" t="s">
         <v>474</v>
       </c>
       <c r="J617" s="0" t="s">
         <v>201</v>
       </c>
       <c r="K617" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L617" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M617" s="0" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="N617" s="0" t="s">
         <v>167</v>
       </c>
       <c r="O617" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P617" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q617" s="0" t="s">
         <v>172</v>
       </c>
       <c r="R617" s="0" t="s">
         <v>109</v>
       </c>
       <c r="S617" s="0" t="s">
         <v>245</v>
       </c>
       <c r="T617" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0">
@@ -42448,51 +42451,51 @@
       <c r="F619" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G619" s="0" t="s">
         <v>25</v>
       </c>
       <c r="H619" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I619" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J619" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K619" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L619" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M619" s="0" t="s">
         <v>923</v>
       </c>
       <c r="N619" s="0" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="O619" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P619" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q619" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R619" s="0" t="s">
         <v>547</v>
       </c>
       <c r="S619" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T619" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0">
         <v>109276</v>
       </c>
       <c r="B620" s="0" t="s">
@@ -42507,160 +42510,160 @@
       <c r="E620" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F620" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G620" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H620" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I620" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J620" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K620" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L620" s="0" t="s">
         <v>106</v>
       </c>
       <c r="M620" s="0" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="N620" s="0" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="O620" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P620" s="0" t="s">
         <v>109</v>
       </c>
       <c r="Q620" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R620" s="0" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="S620" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T620" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="0">
         <v>109387</v>
       </c>
       <c r="B621" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C621" s="0" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="D621" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E621" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F621" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G621" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H621" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I621" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J621" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K621" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L621" s="0" t="s">
         <v>127</v>
       </c>
       <c r="M621" s="0" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="N621" s="0" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="O621" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P621" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q621" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R621" s="0" t="s">
         <v>572</v>
       </c>
       <c r="S621" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T621" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="0">
         <v>109563</v>
       </c>
       <c r="B622" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C622" s="0" t="s">
         <v>120</v>
       </c>
       <c r="D622" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E622" s="0" t="s">
         <v>347</v>
       </c>
       <c r="F622" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G622" s="0" t="s">
         <v>195</v>
       </c>
       <c r="H622" s="0" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="I622" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J622" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K622" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L622" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M622" s="0" t="s">
         <v>207</v>
       </c>
       <c r="N622" s="0" t="s">
         <v>167</v>
       </c>
       <c r="O622" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P622" s="0" t="s">
         <v>167</v>
       </c>
@@ -42696,201 +42699,201 @@
       <c r="F623" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G623" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H623" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I623" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J623" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K623" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L623" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M623" s="0" t="s">
         <v>468</v>
       </c>
       <c r="N623" s="0" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="O623" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P623" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q623" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R623" s="0" t="s">
         <v>189</v>
       </c>
       <c r="S623" s="0" t="s">
         <v>55</v>
       </c>
       <c r="T623" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="0">
         <v>109621</v>
       </c>
       <c r="B624" s="0" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="C624" s="0" t="s">
         <v>82</v>
       </c>
       <c r="D624" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E624" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F624" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G624" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H624" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I624" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J624" s="0" t="s">
         <v>88</v>
       </c>
       <c r="K624" s="0" t="s">
         <v>117</v>
       </c>
       <c r="L624" s="0" t="s">
         <v>167</v>
       </c>
       <c r="M624" s="0" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="N624" s="0" t="s">
         <v>167</v>
       </c>
       <c r="O624" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P624" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q624" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R624" s="0" t="s">
         <v>848</v>
       </c>
       <c r="S624" s="0" t="s">
         <v>43</v>
       </c>
       <c r="T624" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="0">
         <v>109718</v>
       </c>
       <c r="B625" s="0" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C625" s="0" t="s">
         <v>165</v>
       </c>
       <c r="D625" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E625" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F625" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G625" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H625" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I625" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J625" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K625" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L625" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M625" s="0" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="N625" s="0" t="s">
         <v>167</v>
       </c>
       <c r="O625" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P625" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q625" s="0" t="s">
         <v>109</v>
       </c>
       <c r="R625" s="0" t="s">
         <v>189</v>
       </c>
       <c r="S625" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T625" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="0">
         <v>109930</v>
       </c>
       <c r="B626" s="0" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="C626" s="0" t="s">
         <v>223</v>
       </c>
       <c r="D626" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E626" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F626" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G626" s="0" t="s">
         <v>180</v>
       </c>
       <c r="H626" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I626" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J626" s="0" t="s">
         <v>26</v>
       </c>
@@ -42908,51 +42911,51 @@
       </c>
       <c r="O626" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P626" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q626" s="0" t="s">
         <v>109</v>
       </c>
       <c r="R626" s="0" t="s">
         <v>189</v>
       </c>
       <c r="S626" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T626" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="0">
         <v>110092</v>
       </c>
       <c r="B627" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="C627" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D627" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E627" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F627" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G627" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H627" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I627" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J627" s="0" t="s">
         <v>26</v>
       </c>
@@ -42970,51 +42973,51 @@
       </c>
       <c r="O627" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P627" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q627" s="0" t="s">
         <v>109</v>
       </c>
       <c r="R627" s="0" t="s">
         <v>189</v>
       </c>
       <c r="S627" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T627" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="0">
         <v>110095</v>
       </c>
       <c r="B628" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="C628" s="0" t="s">
         <v>223</v>
       </c>
       <c r="D628" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E628" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F628" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G628" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H628" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I628" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J628" s="0" t="s">
         <v>26</v>
       </c>
@@ -43032,87 +43035,87 @@
       </c>
       <c r="O628" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P628" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q628" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R628" s="0" t="s">
         <v>167</v>
       </c>
       <c r="S628" s="0" t="s">
         <v>167</v>
       </c>
       <c r="T628" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="0">
         <v>110098</v>
       </c>
       <c r="B629" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="C629" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="D629" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E629" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F629" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G629" s="0" t="s">
         <v>49</v>
       </c>
       <c r="H629" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I629" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J629" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K629" s="0" t="s">
         <v>39</v>
       </c>
       <c r="L629" s="0" t="s">
         <v>40</v>
       </c>
       <c r="M629" s="0" t="s">
         <v>399</v>
       </c>
       <c r="N629" s="0" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="O629" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P629" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q629" s="0" t="s">
         <v>172</v>
       </c>
       <c r="R629" s="0" t="s">
         <v>696</v>
       </c>
       <c r="S629" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T629" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="0">
         <v>110101</v>
       </c>
       <c r="B630" s="0" t="s">
@@ -43127,299 +43130,299 @@
       <c r="E630" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F630" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G630" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H630" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I630" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J630" s="0" t="s">
         <v>88</v>
       </c>
       <c r="K630" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L630" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M630" s="0" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="N630" s="0" t="s">
         <v>329</v>
       </c>
       <c r="O630" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P630" s="0" t="s">
         <v>199</v>
       </c>
       <c r="Q630" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R630" s="0" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="S630" s="0" t="s">
         <v>33</v>
       </c>
       <c r="T630" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="0">
         <v>110105</v>
       </c>
       <c r="B631" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="C631" s="0" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="D631" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E631" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F631" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G631" s="0" t="s">
         <v>25</v>
       </c>
       <c r="H631" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I631" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J631" s="0" t="s">
         <v>201</v>
       </c>
       <c r="K631" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L631" s="0" t="s">
         <v>175</v>
       </c>
       <c r="M631" s="0" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="N631" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="O631" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P631" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q631" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R631" s="0" t="s">
         <v>340</v>
       </c>
       <c r="S631" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T631" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="0">
         <v>110106</v>
       </c>
       <c r="B632" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="C632" s="0" t="s">
         <v>221</v>
       </c>
       <c r="D632" s="0" t="s">
         <v>675</v>
       </c>
       <c r="E632" s="0" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="F632" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G632" s="0" t="s">
         <v>49</v>
       </c>
       <c r="H632" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I632" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J632" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K632" s="0" t="s">
         <v>117</v>
       </c>
       <c r="L632" s="0" t="s">
         <v>167</v>
       </c>
       <c r="M632" s="0" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="N632" s="0" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="O632" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P632" s="0" t="s">
         <v>167</v>
       </c>
       <c r="Q632" s="0" t="s">
         <v>33</v>
       </c>
       <c r="R632" s="0" t="s">
         <v>109</v>
       </c>
       <c r="S632" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T632" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="0">
         <v>110116</v>
       </c>
       <c r="B633" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="C633" s="0" t="s">
         <v>365</v>
       </c>
       <c r="D633" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E633" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F633" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G633" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H633" s="0" t="s">
         <v>167</v>
       </c>
       <c r="I633" s="0" t="s">
         <v>167</v>
       </c>
       <c r="J633" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K633" s="0" t="s">
         <v>27</v>
       </c>
       <c r="L633" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M633" s="0" t="s">
         <v>197</v>
       </c>
       <c r="N633" s="0" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="O633" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P633" s="0" t="s">
         <v>31</v>
       </c>
       <c r="Q633" s="0" t="s">
         <v>167</v>
       </c>
       <c r="R633" s="0" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="S633" s="0" t="s">
         <v>112</v>
       </c>
       <c r="T633" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="0">
         <v>110109</v>
       </c>
       <c r="B634" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="C634" s="0" t="s">
         <v>82</v>
       </c>
       <c r="D634" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E634" s="0" t="s">
         <v>22</v>
       </c>
       <c r="F634" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G634" s="0" t="s">
         <v>25</v>
       </c>
       <c r="H634" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I634" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J634" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K634" s="0" t="s">
         <v>117</v>
       </c>
       <c r="L634" s="0" t="s">
         <v>22</v>
       </c>
       <c r="M634" s="0" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="N634" s="0" t="s">
         <v>68</v>
       </c>
       <c r="O634" s="0" t="s">
         <v>22</v>
       </c>
       <c r="P634" s="0" t="s">
         <v>22</v>
       </c>
       <c r="Q634" s="0" t="s">
         <v>22</v>
       </c>
       <c r="R634" s="0" t="s">
         <v>22</v>
       </c>
       <c r="S634" s="0" t="s">
         <v>22</v>
       </c>
       <c r="T634" s="0" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>